--- v0 (2026-04-24)
+++ v1 (2026-05-20)
@@ -1,70 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://aamc1.sharepoint.com/sites/StrategicActionPlan9/Shared Documents/Research/Public Polling/14_Health and Sentiment/Health and Sentiment Polling Brief/For copyedit/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\spiepenbrink\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="169" documentId="8_{EFD5EA19-ABAF-4A07-BEAB-1A305A012BD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{67F36A3E-9F9D-4B7C-B5E0-E300C0AADC75}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1163BC8C-1763-4BD9-951E-C4C4A6D6C29D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{01EB286A-3798-46A5-BE04-15F89EC7D2D3}"/>
   </bookViews>
   <sheets>
     <sheet name="Table of Contents" sheetId="15" r:id="rId1"/>
     <sheet name="Table 1" sheetId="1" r:id="rId2"/>
     <sheet name="Table 2" sheetId="2" r:id="rId3"/>
     <sheet name="Table 3" sheetId="3" r:id="rId4"/>
     <sheet name="Table 4" sheetId="5" r:id="rId5"/>
     <sheet name="Table 5" sheetId="6" r:id="rId6"/>
     <sheet name="Table 6" sheetId="10" r:id="rId7"/>
     <sheet name="Table 7" sheetId="11" r:id="rId8"/>
     <sheet name="Table 8" sheetId="14" r:id="rId9"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -13096,122 +13095,121 @@
   <si>
     <t>Table 4</t>
   </si>
   <si>
     <t>Table 5</t>
   </si>
   <si>
     <t xml:space="preserve">Compared to one year ago, have the following improved, worsened, or stayed the same? </t>
   </si>
   <si>
     <t>How much do you agree or disagree with the following statements?</t>
   </si>
   <si>
     <t xml:space="preserve">You indicated that the following is important to improving your community’s health. Who should take primary responsibility for addressing the issue? </t>
   </si>
   <si>
     <t>Table 6</t>
   </si>
   <si>
     <t>Table 7</t>
   </si>
   <si>
     <t>Table 8</t>
   </si>
   <si>
-    <t xml:space="preserve">Table 1: Demographic Breakdown of Self-Reported Changes in Mental Health, Physical Health ,Stress and Overall Wellbeing Compared to One Year Ago. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Compared to one year ago (from October 2025), have the following improved, worsened, or stayed the same? </t>
   </si>
   <si>
-    <t>Question: You mentioned the following have improved or worsened over the past year. Which of the following, if any, are reasons why?</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Demographic Breakdown of Reasons Provided for Changing Life Circumstances </t>
   </si>
   <si>
     <t xml:space="preserve">Table 3: Demographic Breakdown of Reasons Provided for Changing Life Circumstances </t>
   </si>
   <si>
-    <t xml:space="preserve">Table 2:  Demographic Breakdown of Self-Reported Changes in Personal Relationships, Personal Circumstances ,Workplace/Professional Circumstances and Community Circumstances Compared to One Year Ago. </t>
-[...1 lines deleted...]
-  <si>
     <t>Table 5: Demographic Breakdown of Level of Importance Assigned to Each of the Vital Conditions for Health and Wellbeing</t>
   </si>
   <si>
     <t>Table 6: Demographic Breakdown of Answers Regarding Primary Responsibility  Assignment for Each of the Vital Conditions for Health and Wellbeing</t>
   </si>
   <si>
     <t>Table 7: Demographic Breakdown of Level of Effectiveness in Civic Engagement Activities Presented</t>
   </si>
   <si>
-    <t>Question:How effective, if at all, do you think the following are for influencing government
+    <t xml:space="preserve">Table 8: Demographic Breakdown of Civic Engagement Activities Performed by the Respondents in the last Year. </t>
+  </si>
+  <si>
+    <t>Table 4: Demographic Breakdown of Level of Agreement with the Presented Statements</t>
+  </si>
+  <si>
+    <t>Demographic Breakdown of Level of Agreement with the Presented Statements</t>
+  </si>
+  <si>
+    <t>Demographic Breakdown of Level of Importance Assigned to Each of the Vital Conditions for Health and Wellbeing</t>
+  </si>
+  <si>
+    <t>Demographic Breakdown of Answers Regarding Primary Responsibility  Assignment for Each of the Vital Conditions for Health and Wellbeing</t>
+  </si>
+  <si>
+    <t>Demographic Breakdown of Level of Effectiveness in Civic Engagement Activities Presented</t>
+  </si>
+  <si>
+    <t>Table 1: Demographic Breakdown of Self-Reported Changes in Mental Health, Physical Health, Stress and Overall Wellbeing Compared to One Year Ago</t>
+  </si>
+  <si>
+    <t>Demographic Breakdown of Self-Reported Changes in Mental Health, Physical Health, Stress and Overall Wellbeing Compared to One Year Ago</t>
+  </si>
+  <si>
+    <t>Demographic Breakdown of Self-Reported Changes in Personal Relationships, Personal Circumstances, Workplace/Professional Circumstances and Community Circumstances Compared to One Year Ago</t>
+  </si>
+  <si>
+    <t>Demographic Breakdown of Civic Engagement Activities Performed by the Respondents in the Last Year</t>
+  </si>
+  <si>
+    <t>Table 2:  Demographic Breakdown of Self-Reported Changes in Personal Relationships, Personal Circumstances, Workplace/Professional Circumstances and Community Circumstances Compared to One Year Ago</t>
+  </si>
+  <si>
+    <t>You mentioned the following have improved or worsened over the past year. Which of the following, if any, are reasons why?</t>
+  </si>
+  <si>
+    <t>To improve your community’s health and wellbeing, how important are each of the 
+following?</t>
+  </si>
+  <si>
+    <t>How effective, if at all, do you think the following are for influencing government
 action?</t>
   </si>
   <si>
-    <t>Question:In the past year, have you engaged in any of the following activities? Please select all
-[...31 lines deleted...]
-    <t xml:space="preserve">Demographic Breakdown of Civic Engagement Activities Performed by the Respondents in the last Year. </t>
+    <t>In the past year, have you engaged in any of the following activities? Please select all that apply.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="170" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
+    <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -13262,196 +13260,184 @@
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>184150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>203200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2020076</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>978077</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
@@ -13467,54 +13453,50 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="184150" y="203200"/>
           <a:ext cx="3404376" cy="774877"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13800,193 +13782,195 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C99B5988-0E40-4513-9618-BD8FF50E2E2E}">
   <dimension ref="A1:B14"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="22.453125" customWidth="1"/>
     <col min="2" max="2" width="142" customWidth="1"/>
     <col min="3" max="3" width="175" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="80" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:2" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="13" t="s">
         <v>4332</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A3" s="10" t="s">
+      <c r="A3" s="8" t="s">
         <v>4333</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>4334</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A5" s="19">
+      <c r="A5" s="12">
         <v>46141</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A7" s="26" t="s">
+      <c r="A7" s="15" t="s">
         <v>4335</v>
       </c>
       <c r="B7" t="s">
-        <v>4361</v>
+        <v>4359</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="16" t="s">
         <v>4336</v>
       </c>
       <c r="B8" t="s">
         <v>4360</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A9" s="26" t="s">
+      <c r="A9" s="15" t="s">
         <v>4337</v>
       </c>
       <c r="B9" t="s">
-        <v>4349</v>
+        <v>4347</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="16" t="s">
         <v>4338</v>
       </c>
       <c r="B10" t="s">
-        <v>4362</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="16" t="s">
         <v>4339</v>
       </c>
       <c r="B11" t="s">
-        <v>4363</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A12" s="27" t="s">
+      <c r="A12" s="16" t="s">
         <v>4343</v>
       </c>
       <c r="B12" t="s">
-        <v>4364</v>
+        <v>4356</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A13" s="27" t="s">
+      <c r="A13" s="16" t="s">
         <v>4344</v>
       </c>
       <c r="B13" t="s">
-        <v>4365</v>
+        <v>4357</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A14" s="27" t="s">
+      <c r="A14" s="16" t="s">
         <v>4345</v>
       </c>
       <c r="B14" t="s">
-        <v>4366</v>
+        <v>4361</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A7" location="'Table 1'!A1" display="Table 1" xr:uid="{392BD599-DC9B-4732-AAFC-B5A0E201D6CB}"/>
     <hyperlink ref="A8" location="'Table 2'!A1" display="Table 2" xr:uid="{EE66762F-D0F7-42A5-8F4C-A8673191DE06}"/>
     <hyperlink ref="A9" location="'Table 3'!A1" display="Table 3" xr:uid="{E1C2DB2A-7D58-41C3-A349-72AEEAEA1CC3}"/>
     <hyperlink ref="A10" location="'Table 4'!A1" display="Table 4" xr:uid="{6003D4F0-DE52-4704-B53C-F3B2BE83E6FB}"/>
     <hyperlink ref="A11" location="'Table 5'!A1" display="Table 5" xr:uid="{5E456894-4B09-440D-AFC0-9C5DB05DE640}"/>
     <hyperlink ref="A12" location="'Table 6'!A1" display="Table 6" xr:uid="{97C4E6A1-285B-49B0-9F5D-4E4943C9B7FA}"/>
     <hyperlink ref="A13" location="'Table 7'!A1" display="Table 7" xr:uid="{A878F3C0-99C8-451E-B4A6-A83B40429F34}"/>
     <hyperlink ref="A14" location="'Table 8'!A1" display="Table 8" xr:uid="{0CB9E818-89D5-4F34-9791-CC9F03130C13}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{225F94A5-79BE-4F31-86D2-01F45F898364}">
   <dimension ref="A1:Q37"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="35.08984375" customWidth="1"/>
     <col min="2" max="2" width="13.453125" customWidth="1"/>
     <col min="3" max="3" width="19.6328125" customWidth="1"/>
     <col min="4" max="4" width="16.90625" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="13" customWidth="1"/>
     <col min="8" max="8" width="15.6328125" customWidth="1"/>
     <col min="10" max="10" width="12.54296875" customWidth="1"/>
     <col min="11" max="11" width="16.453125" customWidth="1"/>
     <col min="12" max="12" width="13.90625" customWidth="1"/>
     <col min="14" max="14" width="13.36328125" customWidth="1"/>
     <col min="15" max="15" width="10.90625" customWidth="1"/>
     <col min="16" max="16" width="16.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>4346</v>
+    <row r="1" spans="1:17" s="20" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="19" t="s">
+        <v>4358</v>
       </c>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
-        <v>4347</v>
+        <v>4346</v>
       </c>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A3" s="4"/>
       <c r="B3" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
@@ -14050,1557 +14034,1559 @@
     <row r="5" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="6" t="s">
+      <c r="E6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G6" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H6" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="I6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="6" t="s">
+      <c r="I6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J6" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K6" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L6" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="6" t="s">
+      <c r="M6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N6" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="O6" s="6" t="s">
+      <c r="O6" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="P6" s="6" t="s">
+      <c r="P6" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="Q6" s="6" t="s">
+      <c r="Q6" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D7" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="6" t="s">
+      <c r="E7" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="G7" s="6" t="s">
+      <c r="G7" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="H7" s="6" t="s">
+      <c r="H7" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="I7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="6" t="s">
+      <c r="I7" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="J7" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="K7" s="6" t="s">
+      <c r="K7" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="L7" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="M7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="6" t="s">
+      <c r="M7" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="O7" s="6" t="s">
+      <c r="O7" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="P7" s="6" t="s">
+      <c r="P7" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="Q7" s="9">
+      <c r="Q7" s="7">
         <v>2.0000000000000001E-4</v>
       </c>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A8" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="E9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="6" t="s">
+      <c r="E9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="G9" s="6" t="s">
+      <c r="G9" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="I9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="6" t="s">
+      <c r="I9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="K9" s="6" t="s">
+      <c r="K9" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="L9" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="M9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="6" t="s">
+      <c r="M9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N9" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="O9" s="6" t="s">
+      <c r="O9" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="P9" s="6" t="s">
+      <c r="P9" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="Q9" s="6" t="s">
+      <c r="Q9" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="6" t="s">
+      <c r="E10" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="G10" s="6" t="s">
+      <c r="G10" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="H10" s="6" t="s">
+      <c r="H10" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="I10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="6" t="s">
+      <c r="I10" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="K10" s="6" t="s">
+      <c r="K10" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="L10" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="M10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="6" t="s">
+      <c r="M10" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N10" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="O10" s="6" t="s">
+      <c r="O10" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="P10" s="6" t="s">
+      <c r="P10" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="Q10" s="9" t="s">
+      <c r="Q10" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="C11" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="D11" s="6" t="s">
+      <c r="D11" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="E11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="6" t="s">
+      <c r="E11" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="G11" s="6" t="s">
+      <c r="G11" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="H11" s="6" t="s">
+      <c r="H11" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="6" t="s">
+      <c r="I11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J11" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="K11" s="6" t="s">
+      <c r="K11" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="L11" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="6" t="s">
+      <c r="M11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N11" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="O11" s="6" t="s">
+      <c r="O11" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="P11" s="6" t="s">
+      <c r="P11" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="Q11" s="9" t="s">
+      <c r="Q11" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="C12" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E12" s="4">
         <v>0.57430000000000003</v>
       </c>
-      <c r="F12" s="6" t="s">
+      <c r="F12" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="G12" s="6" t="s">
+      <c r="G12" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="H12" s="6" t="s">
+      <c r="H12" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="4">
         <v>0.89610000000000001</v>
       </c>
-      <c r="J12" s="6" t="s">
+      <c r="J12" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="K12" s="6" t="s">
+      <c r="K12" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="6" t="s">
+      <c r="L12" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="M12" s="6">
+      <c r="M12" s="5">
         <v>0.27079999999999999</v>
       </c>
-      <c r="N12" s="6" t="s">
+      <c r="N12" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="O12" s="6" t="s">
+      <c r="O12" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="P12" s="6" t="s">
+      <c r="P12" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="Q12" s="6">
+      <c r="Q12" s="5">
         <v>0.34810000000000002</v>
       </c>
     </row>
     <row r="13" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A13" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="D13" s="6" t="s">
+      <c r="D13" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>0.70430000000000004</v>
       </c>
-      <c r="F13" s="6" t="s">
+      <c r="F13" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="H13" s="6" t="s">
+      <c r="H13" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="I13" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6" t="s">
+      <c r="I13" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J13" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="L13" s="6" t="s">
+      <c r="L13" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="M13" s="9">
+      <c r="M13" s="7">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="N13" s="6" t="s">
+      <c r="N13" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="P13" s="6" t="s">
+      <c r="P13" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="Q13" s="9">
+      <c r="Q13" s="7">
         <v>1E-4</v>
       </c>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A14" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="D15" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E15" s="4">
         <v>0.48980000000000001</v>
       </c>
-      <c r="F15" s="6" t="s">
+      <c r="F15" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="G15" s="6" t="s">
+      <c r="G15" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="H15" s="6" t="s">
+      <c r="H15" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I15" s="4">
         <v>5.7599999999999998E-2</v>
       </c>
-      <c r="J15" s="6" t="s">
+      <c r="J15" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="K15" s="6" t="s">
+      <c r="K15" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="L15" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>0.2162</v>
       </c>
-      <c r="N15" s="6" t="s">
+      <c r="N15" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="O15" s="6" t="s">
+      <c r="O15" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="P15" s="6" t="s">
+      <c r="P15" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="Q15" s="9">
+      <c r="Q15" s="7">
         <v>6.9999999999999999E-4</v>
       </c>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A16" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="B16" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="D16" s="6" t="s">
+      <c r="D16" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6" t="s">
+      <c r="E16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="H16" s="6" t="s">
+      <c r="H16" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="6" t="s">
+      <c r="I16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J16" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="L16" s="6" t="s">
+      <c r="L16" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="M16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="6" t="s">
+      <c r="M16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N16" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="P16" s="6" t="s">
+      <c r="P16" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="Q16" s="6" t="s">
+      <c r="Q16" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A17" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="B18" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="D18" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="E18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="6" t="s">
+      <c r="E18" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="G18" s="6" t="s">
+      <c r="G18" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="H18" s="6" t="s">
+      <c r="H18" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="I18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="6" t="s">
+      <c r="I18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J18" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="L18" s="6" t="s">
+      <c r="L18" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="M18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="6" t="s">
+      <c r="M18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N18" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="O18" s="6" t="s">
+      <c r="O18" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="P18" s="6" t="s">
+      <c r="P18" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="Q18" s="9" t="s">
+      <c r="Q18" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B19" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="D19" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="E19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="6" t="s">
+      <c r="E19" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="H19" s="6" t="s">
+      <c r="H19" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="I19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="6" t="s">
+      <c r="I19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J19" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="L19" s="6" t="s">
+      <c r="L19" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="M19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="6" t="s">
+      <c r="M19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N19" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="O19" s="6" t="s">
+      <c r="O19" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="P19" s="6" t="s">
+      <c r="P19" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="Q19" s="9" t="s">
+      <c r="Q19" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="D20" s="6" t="s">
+      <c r="D20" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="E20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="6" t="s">
+      <c r="E20" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="G20" s="6" t="s">
+      <c r="G20" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H20" s="6" t="s">
+      <c r="H20" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="I20" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="6" t="s">
+      <c r="I20" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J20" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="K20" s="6" t="s">
+      <c r="K20" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="L20" s="6" t="s">
+      <c r="L20" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="M20" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="6" t="s">
+      <c r="M20" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N20" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="O20" s="6" t="s">
+      <c r="O20" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="P20" s="6" t="s">
+      <c r="P20" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="Q20" s="9" t="s">
+      <c r="Q20" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A21" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="B21" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="C21" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="D21" s="6" t="s">
+      <c r="D21" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="E21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="6" t="s">
+      <c r="E21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="G21" s="6" t="s">
+      <c r="G21" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="H21" s="6" t="s">
+      <c r="H21" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="I21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="6" t="s">
+      <c r="I21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J21" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="K21" s="6" t="s">
+      <c r="K21" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="L21" s="6" t="s">
+      <c r="L21" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="M21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="6" t="s">
+      <c r="M21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N21" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="O21" s="6" t="s">
+      <c r="O21" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="P21" s="6" t="s">
+      <c r="P21" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="Q21" s="6" t="s">
+      <c r="Q21" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A22" s="2" t="s">
         <v>182</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A23" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B23" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="C23" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="D23" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="E23" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="6" t="s">
+      <c r="E23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="G23" s="6" t="s">
+      <c r="G23" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="H23" s="6" t="s">
+      <c r="H23" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="I23" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="6" t="s">
+      <c r="I23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="K23" s="6" t="s">
+      <c r="K23" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="L23" s="6" t="s">
+      <c r="L23" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="M23" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="6" t="s">
+      <c r="M23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N23" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="O23" s="6" t="s">
+      <c r="O23" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="P23" s="6" t="s">
+      <c r="P23" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="Q23" s="6" t="s">
+      <c r="Q23" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A24" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B24" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="C24" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="D24" s="6" t="s">
+      <c r="D24" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="E24" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="6" t="s">
+      <c r="E24" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="G24" s="6" t="s">
+      <c r="G24" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H24" s="6" t="s">
+      <c r="H24" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="I24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="6" t="s">
+      <c r="I24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J24" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="K24" s="6" t="s">
+      <c r="K24" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="L24" s="6" t="s">
+      <c r="L24" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="M24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="6" t="s">
+      <c r="M24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N24" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="O24" s="6" t="s">
+      <c r="O24" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="P24" s="6" t="s">
+      <c r="P24" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="Q24" s="9" t="s">
+      <c r="Q24" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A25" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="B25" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="C25" s="6" t="s">
+      <c r="C25" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="D25" s="6" t="s">
+      <c r="D25" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="E25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="6" t="s">
+      <c r="E25" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F25" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="G25" s="6" t="s">
+      <c r="G25" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="H25" s="6" t="s">
+      <c r="H25" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="I25" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="6" t="s">
+      <c r="I25" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J25" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="K25" s="6" t="s">
+      <c r="K25" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="L25" s="6" t="s">
+      <c r="L25" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="M25" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="6" t="s">
+      <c r="M25" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N25" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="O25" s="6" t="s">
+      <c r="O25" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="P25" s="6" t="s">
+      <c r="P25" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="Q25" s="9">
+      <c r="Q25" s="7">
         <v>5.9999999999999995E-4</v>
       </c>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A26" s="2" t="s">
         <v>220</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A27" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="B27" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="C27" s="6" t="s">
+      <c r="C27" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="D27" s="6" t="s">
+      <c r="D27" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="E27" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="6" t="s">
+      <c r="E27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="G27" s="6" t="s">
+      <c r="G27" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="H27" s="6" t="s">
+      <c r="H27" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="I27" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="6" t="s">
+      <c r="I27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J27" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="K27" s="6" t="s">
+      <c r="K27" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="L27" s="6" t="s">
+      <c r="L27" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="M27" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="6" t="s">
+      <c r="M27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N27" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="O27" s="6" t="s">
+      <c r="O27" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="P27" s="6" t="s">
+      <c r="P27" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="Q27" s="6" t="s">
+      <c r="Q27" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A28" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="B28" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="C28" s="6" t="s">
+      <c r="C28" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="D28" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="E28" s="9">
+      <c r="E28" s="7">
         <v>1.7399999999999999E-2</v>
       </c>
-      <c r="F28" s="6" t="s">
+      <c r="F28" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="G28" s="6" t="s">
+      <c r="G28" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="H28" s="6" t="s">
+      <c r="H28" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="I28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="6" t="s">
+      <c r="I28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J28" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="K28" s="6" t="s">
+      <c r="K28" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="L28" s="6" t="s">
+      <c r="L28" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="M28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="6" t="s">
+      <c r="M28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N28" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="O28" s="6" t="s">
+      <c r="O28" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="P28" s="6" t="s">
+      <c r="P28" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="Q28" s="9" t="s">
+      <c r="Q28" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A29" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="B29" s="6" t="s">
+      <c r="B29" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="C29" s="6" t="s">
+      <c r="C29" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="D29" s="6" t="s">
+      <c r="D29" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="E29" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="6" t="s">
+      <c r="E29" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="G29" s="6" t="s">
+      <c r="G29" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="H29" s="6" t="s">
+      <c r="H29" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="I29" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="6" t="s">
+      <c r="I29" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J29" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="K29" s="6" t="s">
+      <c r="K29" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="L29" s="6" t="s">
+      <c r="L29" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="M29" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N29" s="6" t="s">
+      <c r="M29" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N29" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="O29" s="6" t="s">
+      <c r="O29" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="P29" s="6" t="s">
+      <c r="P29" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="Q29" s="9" t="s">
+      <c r="Q29" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A30" s="2" t="s">
         <v>260</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A31" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="B31" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="C31" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="D31" s="6" t="s">
+      <c r="D31" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="E31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="6" t="s">
+      <c r="E31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="G31" s="6" t="s">
+      <c r="G31" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="H31" s="6" t="s">
+      <c r="H31" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="I31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="6" t="s">
+      <c r="I31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J31" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="K31" s="6" t="s">
+      <c r="K31" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="L31" s="6" t="s">
+      <c r="L31" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="M31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="6" t="s">
+      <c r="M31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N31" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="O31" s="6" t="s">
+      <c r="O31" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="P31" s="6" t="s">
+      <c r="P31" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="Q31" s="6" t="s">
+      <c r="Q31" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A32" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="B32" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="C32" s="6" t="s">
+      <c r="C32" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="D32" s="6" t="s">
+      <c r="D32" s="5" t="s">
         <v>275</v>
       </c>
       <c r="E32" s="4">
         <v>0.24840000000000001</v>
       </c>
-      <c r="F32" s="6" t="s">
+      <c r="F32" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="G32" s="6" t="s">
+      <c r="G32" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="H32" s="6" t="s">
+      <c r="H32" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="I32" s="9">
+      <c r="I32" s="7">
         <v>1.6999999999999999E-3</v>
       </c>
-      <c r="J32" s="6" t="s">
+      <c r="J32" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="K32" s="6" t="s">
+      <c r="K32" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="L32" s="6" t="s">
+      <c r="L32" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="M32" s="9">
+      <c r="M32" s="7">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="N32" s="6" t="s">
+      <c r="N32" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="O32" s="6" t="s">
+      <c r="O32" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="P32" s="6" t="s">
+      <c r="P32" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="Q32" s="9">
+      <c r="Q32" s="7">
         <v>6.9999999999999999E-4</v>
       </c>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A33" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="B33" s="6" t="s">
+      <c r="B33" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="C33" s="6" t="s">
+      <c r="C33" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="D33" s="6" t="s">
+      <c r="D33" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="E33" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="6" t="s">
+      <c r="E33" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F33" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="G33" s="6" t="s">
+      <c r="G33" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="H33" s="6" t="s">
+      <c r="H33" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="I33" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="6" t="s">
+      <c r="I33" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J33" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="K33" s="6" t="s">
+      <c r="K33" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="L33" s="6" t="s">
+      <c r="L33" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="M33" s="9">
+      <c r="M33" s="7">
         <v>1.2E-2</v>
       </c>
-      <c r="N33" s="6" t="s">
+      <c r="N33" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="O33" s="6" t="s">
+      <c r="O33" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="P33" s="6" t="s">
+      <c r="P33" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="Q33" s="9">
+      <c r="Q33" s="7">
         <v>8.0000000000000004E-4</v>
       </c>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A34" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
-      <c r="Q34" s="8"/>
+      <c r="Q34" s="6"/>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A35" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="B35" s="6" t="s">
+      <c r="B35" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="C35" s="6" t="s">
+      <c r="C35" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="D35" s="6" t="s">
+      <c r="D35" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="E35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="6" t="s">
+      <c r="E35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="G35" s="6" t="s">
+      <c r="G35" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="H35" s="6" t="s">
+      <c r="H35" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="I35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="6" t="s">
+      <c r="I35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J35" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="K35" s="6" t="s">
+      <c r="K35" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="L35" s="6" t="s">
+      <c r="L35" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="M35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N35" s="6" t="s">
+      <c r="M35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N35" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="O35" s="6" t="s">
+      <c r="O35" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="P35" s="6" t="s">
+      <c r="P35" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="Q35" s="6" t="s">
+      <c r="Q35" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A36" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="B36" s="6" t="s">
+      <c r="B36" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="C36" s="6" t="s">
+      <c r="C36" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="D36" s="6" t="s">
+      <c r="D36" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="E36" s="8">
+      <c r="E36" s="6">
         <v>2.1700000000000001E-2</v>
       </c>
-      <c r="F36" s="6" t="s">
+      <c r="F36" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="G36" s="6" t="s">
+      <c r="G36" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="H36" s="6" t="s">
+      <c r="H36" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="I36" s="9">
+      <c r="I36" s="7">
         <v>1.1000000000000001E-3</v>
       </c>
-      <c r="J36" s="6" t="s">
+      <c r="J36" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="K36" s="6" t="s">
+      <c r="K36" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="L36" s="6" t="s">
+      <c r="L36" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="M36" s="6">
+      <c r="M36" s="5">
         <v>5.45E-2</v>
       </c>
-      <c r="N36" s="6" t="s">
+      <c r="N36" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="O36" s="6" t="s">
+      <c r="O36" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="P36" s="6" t="s">
+      <c r="P36" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="Q36" s="9">
+      <c r="Q36" s="7">
         <v>1.6E-2</v>
       </c>
     </row>
     <row r="37" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A37" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="B37" s="6" t="s">
+      <c r="B37" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="C37" s="6" t="s">
+      <c r="C37" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="D37" s="6" t="s">
+      <c r="D37" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="E37" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="6" t="s">
+      <c r="E37" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F37" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="G37" s="6" t="s">
+      <c r="G37" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="H37" s="6" t="s">
+      <c r="H37" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="I37" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="6" t="s">
+      <c r="I37" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J37" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="K37" s="6" t="s">
+      <c r="K37" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="L37" s="6" t="s">
+      <c r="L37" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="M37" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N37" s="6" t="s">
+      <c r="M37" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N37" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="O37" s="6" t="s">
+      <c r="O37" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="P37" s="6" t="s">
+      <c r="P37" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="Q37" s="9" t="s">
+      <c r="Q37" s="7" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="N3:P3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDF3AE8F-18D5-4533-AA14-E31FA9005D11}">
   <dimension ref="A1:Q36"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="35.54296875" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="16.54296875" customWidth="1"/>
     <col min="4" max="4" width="13.453125" customWidth="1"/>
     <col min="6" max="6" width="12.08984375" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
     <col min="8" max="8" width="15.08984375" customWidth="1"/>
     <col min="10" max="10" width="14.453125" customWidth="1"/>
     <col min="11" max="11" width="13.453125" customWidth="1"/>
     <col min="12" max="12" width="12.453125" customWidth="1"/>
     <col min="14" max="14" width="10.6328125" customWidth="1"/>
     <col min="15" max="15" width="13.453125" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>4351</v>
+    <row r="1" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="20" t="s">
+        <v>4362</v>
       </c>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>4340</v>
       </c>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>332</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>333</v>
       </c>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="1" t="s">
@@ -15650,1972 +15636,1972 @@
       <c r="J4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="4"/>
       <c r="N4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="Q4" s="4"/>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="E5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="6" t="s">
+      <c r="E5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="I5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="6" t="s">
+      <c r="I5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J5" s="5" t="s">
         <v>342</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="M5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="6" t="s">
+      <c r="M5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N5" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E6" s="6">
         <v>3.7000000000000002E-3</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F6" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G6" s="5" t="s">
         <v>352</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H6" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="I6" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="6" t="s">
+      <c r="I6" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K6" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L6" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="M6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="6" t="s">
+      <c r="M6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="O6" s="6" t="s">
+      <c r="O6" s="5" t="s">
         <v>358</v>
       </c>
-      <c r="P6" s="6" t="s">
+      <c r="P6" s="5" t="s">
         <v>359</v>
       </c>
-      <c r="Q6" s="9" t="s">
+      <c r="Q6" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="C8" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="5" t="s">
         <v>362</v>
       </c>
-      <c r="E8" s="6"/>
-      <c r="F8" s="6" t="s">
+      <c r="E8" s="5"/>
+      <c r="F8" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="I8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="6" t="s">
+      <c r="I8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>366</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="M8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="6" t="s">
+      <c r="M8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N8" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="O8" s="6" t="s">
+      <c r="O8" s="5" t="s">
         <v>370</v>
       </c>
-      <c r="P8" s="6" t="s">
+      <c r="P8" s="5" t="s">
         <v>371</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="Q8" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="E9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="6" t="s">
+      <c r="E9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="5" t="s">
         <v>375</v>
       </c>
-      <c r="G9" s="6" t="s">
+      <c r="G9" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="I9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="6" t="s">
+      <c r="I9" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="K9" s="6" t="s">
+      <c r="K9" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="L9" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="M9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="6" t="s">
+      <c r="M9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N9" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="O9" s="6" t="s">
+      <c r="O9" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="P9" s="6" t="s">
+      <c r="P9" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="Q9" s="9" t="s">
+      <c r="Q9" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" s="5" t="s">
         <v>386</v>
       </c>
-      <c r="E10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="6" t="s">
+      <c r="E10" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="G10" s="6" t="s">
+      <c r="G10" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="H10" s="6" t="s">
+      <c r="H10" s="5" t="s">
         <v>389</v>
       </c>
       <c r="I10" s="4">
         <v>4.7899999999999998E-2</v>
       </c>
-      <c r="J10" s="6" t="s">
+      <c r="J10" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="K10" s="6" t="s">
+      <c r="K10" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="L10" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="M10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="6" t="s">
+      <c r="M10" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N10" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="O10" s="6" t="s">
+      <c r="O10" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="P10" s="6" t="s">
+      <c r="P10" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="Q10" s="9" t="s">
+      <c r="Q10" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="C11" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="D11" s="6" t="s">
+      <c r="D11" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="5">
         <v>0.37230000000000002</v>
       </c>
-      <c r="F11" s="6" t="s">
+      <c r="F11" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="G11" s="6" t="s">
+      <c r="G11" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="H11" s="6" t="s">
+      <c r="H11" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="I11" s="6">
+      <c r="I11" s="5">
         <v>0.94369999999999998</v>
       </c>
-      <c r="J11" s="6" t="s">
+      <c r="J11" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="K11" s="6" t="s">
+      <c r="K11" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="L11" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="M11" s="6">
+      <c r="M11" s="5">
         <v>5.21E-2</v>
       </c>
-      <c r="N11" s="6" t="s">
+      <c r="N11" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="O11" s="6" t="s">
+      <c r="O11" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="P11" s="6" t="s">
+      <c r="P11" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="Q11" s="6">
+      <c r="Q11" s="5">
         <v>0.53559999999999997</v>
       </c>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="C12" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="5" t="s">
         <v>401</v>
       </c>
       <c r="E12" s="4">
         <v>0.9224</v>
       </c>
-      <c r="F12" s="6" t="s">
+      <c r="F12" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="G12" s="6" t="s">
+      <c r="G12" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="H12" s="6" t="s">
+      <c r="H12" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="I12" s="8">
+      <c r="I12" s="6">
         <v>3.2599999999999997E-2</v>
       </c>
-      <c r="J12" s="6" t="s">
+      <c r="J12" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="K12" s="6" t="s">
+      <c r="K12" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="L12" s="6" t="s">
+      <c r="L12" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="M12" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="6" t="s">
+      <c r="M12" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N12" s="5" t="s">
         <v>407</v>
       </c>
-      <c r="O12" s="6" t="s">
+      <c r="O12" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="P12" s="6" t="s">
+      <c r="P12" s="5" t="s">
         <v>409</v>
       </c>
-      <c r="Q12" s="9" t="s">
+      <c r="Q12" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A13" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="D14" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="E14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="6" t="s">
+      <c r="E14" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="G14" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="H14" s="6" t="s">
+      <c r="H14" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="I14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="6" t="s">
+      <c r="I14" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J14" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="K14" s="6" t="s">
+      <c r="K14" s="5" t="s">
         <v>417</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="L14" s="5" t="s">
         <v>418</v>
       </c>
-      <c r="M14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="6" t="s">
+      <c r="M14" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N14" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="O14" s="6" t="s">
+      <c r="O14" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="P14" s="6" t="s">
+      <c r="P14" s="5" t="s">
         <v>421</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="Q14" s="5">
         <v>4.5499999999999999E-2</v>
       </c>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>423</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="D15" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="6" t="s">
+      <c r="E15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="G15" s="6" t="s">
+      <c r="G15" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="H15" s="6" t="s">
+      <c r="H15" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="I15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="6" t="s">
+      <c r="I15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J15" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="K15" s="6" t="s">
+      <c r="K15" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="L15" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="M15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="6" t="s">
+      <c r="M15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N15" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="O15" s="6" t="s">
+      <c r="O15" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="P15" s="6" t="s">
+      <c r="P15" s="5" t="s">
         <v>433</v>
       </c>
-      <c r="Q15" s="6" t="s">
+      <c r="Q15" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A16" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A17" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="B17" s="5" t="s">
         <v>434</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>435</v>
       </c>
-      <c r="D17" s="6" t="s">
+      <c r="D17" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="E17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6" t="s">
+      <c r="E17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="H17" s="6" t="s">
+      <c r="H17" s="5" t="s">
         <v>439</v>
       </c>
-      <c r="I17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6" t="s">
+      <c r="I17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J17" s="5" t="s">
         <v>440</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="L17" s="6" t="s">
+      <c r="L17" s="5" t="s">
         <v>441</v>
       </c>
-      <c r="M17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6" t="s">
+      <c r="M17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N17" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="P17" s="6" t="s">
+      <c r="P17" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="Q17" s="9" t="s">
+      <c r="Q17" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="B18" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="D18" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="E18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="6" t="s">
+      <c r="E18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" s="5" t="s">
         <v>447</v>
       </c>
-      <c r="G18" s="6" t="s">
+      <c r="G18" s="5" t="s">
         <v>448</v>
       </c>
-      <c r="H18" s="6" t="s">
+      <c r="H18" s="5" t="s">
         <v>449</v>
       </c>
-      <c r="I18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="6" t="s">
+      <c r="I18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J18" s="5" t="s">
         <v>450</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="L18" s="6" t="s">
+      <c r="L18" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="M18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="6" t="s">
+      <c r="M18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N18" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="O18" s="6" t="s">
+      <c r="O18" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="P18" s="6" t="s">
+      <c r="P18" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="Q18" s="9" t="s">
+      <c r="Q18" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B19" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="5" t="s">
         <v>456</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="D19" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="E19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="6" t="s">
+      <c r="E19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19" s="5" t="s">
         <v>458</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>459</v>
       </c>
-      <c r="H19" s="6" t="s">
+      <c r="H19" s="5" t="s">
         <v>460</v>
       </c>
       <c r="I19" s="4">
         <v>5.5500000000000001E-2</v>
       </c>
-      <c r="J19" s="6" t="s">
+      <c r="J19" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="L19" s="6" t="s">
+      <c r="L19" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="M19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="6" t="s">
+      <c r="M19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N19" s="5" t="s">
         <v>464</v>
       </c>
-      <c r="O19" s="6" t="s">
+      <c r="O19" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="P19" s="6" t="s">
+      <c r="P19" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="Q19" s="9" t="s">
+      <c r="Q19" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="5" t="s">
         <v>467</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="D20" s="6" t="s">
+      <c r="D20" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="E20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="6" t="s">
+      <c r="E20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="5" t="s">
         <v>470</v>
       </c>
-      <c r="G20" s="6" t="s">
+      <c r="G20" s="5" t="s">
         <v>471</v>
       </c>
-      <c r="H20" s="6" t="s">
+      <c r="H20" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="I20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="6" t="s">
+      <c r="I20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J20" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="K20" s="6" t="s">
+      <c r="K20" s="5" t="s">
         <v>474</v>
       </c>
-      <c r="L20" s="6" t="s">
+      <c r="L20" s="5" t="s">
         <v>475</v>
       </c>
-      <c r="M20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="6" t="s">
+      <c r="M20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N20" s="5" t="s">
         <v>476</v>
       </c>
-      <c r="O20" s="6" t="s">
+      <c r="O20" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="P20" s="6" t="s">
+      <c r="P20" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="Q20" s="6" t="s">
+      <c r="Q20" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A21" s="2" t="s">
         <v>182</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A22" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="B22" s="6" t="s">
+      <c r="B22" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="C22" s="6" t="s">
+      <c r="C22" s="5" t="s">
         <v>480</v>
       </c>
-      <c r="D22" s="6" t="s">
+      <c r="D22" s="5" t="s">
         <v>481</v>
       </c>
-      <c r="E22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="6" t="s">
+      <c r="E22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="5" t="s">
         <v>482</v>
       </c>
-      <c r="G22" s="6" t="s">
+      <c r="G22" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="H22" s="6" t="s">
+      <c r="H22" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="I22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="6" t="s">
+      <c r="I22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J22" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="K22" s="6" t="s">
+      <c r="K22" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="L22" s="6" t="s">
+      <c r="L22" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="M22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="6" t="s">
+      <c r="M22" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="N22" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="O22" s="6" t="s">
+      <c r="O22" s="5" t="s">
         <v>489</v>
       </c>
-      <c r="P22" s="6" t="s">
+      <c r="P22" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="Q22" s="6" t="s">
+      <c r="Q22" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A23" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B23" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="C23" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="D23" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="E23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="6" t="s">
+      <c r="E23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" s="5" t="s">
         <v>493</v>
       </c>
-      <c r="G23" s="6" t="s">
+      <c r="G23" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="H23" s="6" t="s">
+      <c r="H23" s="5" t="s">
         <v>495</v>
       </c>
-      <c r="I23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="6" t="s">
+      <c r="I23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="J23" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="K23" s="6" t="s">
+      <c r="K23" s="5" t="s">
         <v>497</v>
       </c>
-      <c r="L23" s="6" t="s">
+      <c r="L23" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="M23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="6" t="s">
+      <c r="M23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N23" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="O23" s="6" t="s">
+      <c r="O23" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="P23" s="6" t="s">
+      <c r="P23" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="Q23" s="9" t="s">
+      <c r="Q23" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A24" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B24" s="5" t="s">
         <v>502</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="C24" s="5" t="s">
         <v>503</v>
       </c>
-      <c r="D24" s="6" t="s">
+      <c r="D24" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="E24" s="9">
+      <c r="E24" s="7">
         <v>3.32E-2</v>
       </c>
-      <c r="F24" s="6" t="s">
+      <c r="F24" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="G24" s="6" t="s">
+      <c r="G24" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="H24" s="6" t="s">
+      <c r="H24" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="I24" s="8">
+      <c r="I24" s="6">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="J24" s="6" t="s">
+      <c r="J24" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="K24" s="6" t="s">
+      <c r="K24" s="5" t="s">
         <v>509</v>
       </c>
-      <c r="L24" s="6" t="s">
+      <c r="L24" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="M24" s="9">
+      <c r="M24" s="7">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="N24" s="6" t="s">
+      <c r="N24" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="O24" s="6" t="s">
+      <c r="O24" s="5" t="s">
         <v>511</v>
       </c>
-      <c r="P24" s="6" t="s">
+      <c r="P24" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="Q24" s="9" t="s">
+      <c r="Q24" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A25" s="2" t="s">
         <v>220</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A26" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="B26" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="C26" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="D26" s="6" t="s">
+      <c r="D26" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="E26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="6" t="s">
+      <c r="E26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="G26" s="6" t="s">
+      <c r="G26" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="H26" s="6" t="s">
+      <c r="H26" s="5" t="s">
         <v>517</v>
       </c>
-      <c r="I26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="6" t="s">
+      <c r="I26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J26" s="5" t="s">
         <v>518</v>
       </c>
-      <c r="K26" s="6" t="s">
+      <c r="K26" s="5" t="s">
         <v>519</v>
       </c>
-      <c r="L26" s="6" t="s">
+      <c r="L26" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="M26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="6" t="s">
+      <c r="M26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N26" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="O26" s="6" t="s">
+      <c r="O26" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="P26" s="6" t="s">
+      <c r="P26" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="Q26" s="6" t="s">
+      <c r="Q26" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A27" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="B27" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="C27" s="6" t="s">
+      <c r="C27" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="D27" s="6" t="s">
+      <c r="D27" s="5" t="s">
         <v>526</v>
       </c>
-      <c r="E27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="6" t="s">
+      <c r="E27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" s="5" t="s">
         <v>527</v>
       </c>
-      <c r="G27" s="6" t="s">
+      <c r="G27" s="5" t="s">
         <v>528</v>
       </c>
-      <c r="H27" s="6" t="s">
+      <c r="H27" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="I27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="6" t="s">
+      <c r="I27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J27" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="K27" s="6" t="s">
+      <c r="K27" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="L27" s="6" t="s">
+      <c r="L27" s="5" t="s">
         <v>532</v>
       </c>
-      <c r="M27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="6" t="s">
+      <c r="M27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N27" s="5" t="s">
         <v>533</v>
       </c>
-      <c r="O27" s="6" t="s">
+      <c r="O27" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="P27" s="6" t="s">
+      <c r="P27" s="5" t="s">
         <v>535</v>
       </c>
-      <c r="Q27" s="9" t="s">
+      <c r="Q27" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A28" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="B28" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="C28" s="6" t="s">
+      <c r="C28" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="D28" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="E28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="6" t="s">
+      <c r="E28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F28" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="G28" s="6" t="s">
+      <c r="G28" s="5" t="s">
         <v>540</v>
       </c>
-      <c r="H28" s="6" t="s">
+      <c r="H28" s="5" t="s">
         <v>541</v>
       </c>
-      <c r="I28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="6" t="s">
+      <c r="I28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J28" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="K28" s="6" t="s">
+      <c r="K28" s="5" t="s">
         <v>543</v>
       </c>
-      <c r="L28" s="6" t="s">
+      <c r="L28" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="M28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="6" t="s">
+      <c r="M28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N28" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="O28" s="6" t="s">
+      <c r="O28" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="P28" s="6" t="s">
+      <c r="P28" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="Q28" s="9" t="s">
+      <c r="Q28" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A29" s="2" t="s">
         <v>260</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A30" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="B30" s="5" t="s">
         <v>547</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="C30" s="5" t="s">
         <v>548</v>
       </c>
-      <c r="D30" s="6" t="s">
+      <c r="D30" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="E30" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="6" t="s">
+      <c r="E30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="5" t="s">
         <v>550</v>
       </c>
-      <c r="G30" s="6" t="s">
+      <c r="G30" s="5" t="s">
         <v>551</v>
       </c>
-      <c r="H30" s="6" t="s">
+      <c r="H30" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="I30" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="6" t="s">
+      <c r="I30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J30" s="5" t="s">
         <v>553</v>
       </c>
-      <c r="K30" s="6" t="s">
+      <c r="K30" s="5" t="s">
         <v>554</v>
       </c>
-      <c r="L30" s="6" t="s">
+      <c r="L30" s="5" t="s">
         <v>555</v>
       </c>
-      <c r="M30" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N30" s="6" t="s">
+      <c r="M30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N30" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="O30" s="6" t="s">
+      <c r="O30" s="5" t="s">
         <v>557</v>
       </c>
-      <c r="P30" s="6" t="s">
+      <c r="P30" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="Q30" s="6" t="s">
+      <c r="Q30" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A31" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="B31" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="C31" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="D31" s="6" t="s">
+      <c r="D31" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="E31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="6" t="s">
+      <c r="E31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31" s="5" t="s">
         <v>562</v>
       </c>
-      <c r="G31" s="6" t="s">
+      <c r="G31" s="5" t="s">
         <v>563</v>
       </c>
-      <c r="H31" s="6" t="s">
+      <c r="H31" s="5" t="s">
         <v>564</v>
       </c>
-      <c r="I31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="6" t="s">
+      <c r="I31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J31" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="K31" s="6" t="s">
+      <c r="K31" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="L31" s="6" t="s">
+      <c r="L31" s="5" t="s">
         <v>567</v>
       </c>
-      <c r="M31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="6" t="s">
+      <c r="M31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N31" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="O31" s="6" t="s">
+      <c r="O31" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="P31" s="6" t="s">
+      <c r="P31" s="5" t="s">
         <v>570</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="Q31" s="6">
         <v>1.6000000000000001E-3</v>
       </c>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A32" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="B32" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="C32" s="6" t="s">
+      <c r="C32" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="D32" s="6" t="s">
+      <c r="D32" s="5" t="s">
         <v>573</v>
       </c>
-      <c r="E32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="6" t="s">
+      <c r="E32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="G32" s="6" t="s">
+      <c r="G32" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="H32" s="6" t="s">
+      <c r="H32" s="5" t="s">
         <v>576</v>
       </c>
-      <c r="I32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="6" t="s">
+      <c r="I32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J32" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="K32" s="6" t="s">
+      <c r="K32" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="L32" s="6" t="s">
+      <c r="L32" s="5" t="s">
         <v>578</v>
       </c>
-      <c r="M32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="6" t="s">
+      <c r="M32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N32" s="5" t="s">
         <v>579</v>
       </c>
-      <c r="O32" s="6" t="s">
+      <c r="O32" s="5" t="s">
         <v>580</v>
       </c>
-      <c r="P32" s="6" t="s">
+      <c r="P32" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="Q32" s="8">
+      <c r="Q32" s="6">
         <v>3.8999999999999998E-3</v>
       </c>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A33" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A34" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="B34" s="6" t="s">
+      <c r="B34" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="C34" s="6" t="s">
+      <c r="C34" s="5" t="s">
         <v>583</v>
       </c>
-      <c r="D34" s="6" t="s">
+      <c r="D34" s="5" t="s">
         <v>584</v>
       </c>
-      <c r="E34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="6" t="s">
+      <c r="E34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="G34" s="6" t="s">
+      <c r="G34" s="5" t="s">
         <v>586</v>
       </c>
-      <c r="H34" s="6" t="s">
+      <c r="H34" s="5" t="s">
         <v>587</v>
       </c>
-      <c r="I34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="6" t="s">
+      <c r="I34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J34" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="K34" s="6" t="s">
+      <c r="K34" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="L34" s="6" t="s">
+      <c r="L34" s="5" t="s">
         <v>590</v>
       </c>
-      <c r="M34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N34" s="6" t="s">
+      <c r="M34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N34" s="5" t="s">
         <v>591</v>
       </c>
-      <c r="O34" s="6" t="s">
+      <c r="O34" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="P34" s="6" t="s">
+      <c r="P34" s="5" t="s">
         <v>593</v>
       </c>
-      <c r="Q34" s="6" t="s">
+      <c r="Q34" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A35" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="B35" s="6" t="s">
+      <c r="B35" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="C35" s="6" t="s">
+      <c r="C35" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="D35" s="6" t="s">
+      <c r="D35" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="E35" s="6">
+      <c r="E35" s="5">
         <v>0.215</v>
       </c>
-      <c r="F35" s="6" t="s">
+      <c r="F35" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="G35" s="6" t="s">
+      <c r="G35" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="H35" s="6" t="s">
+      <c r="H35" s="5" t="s">
         <v>599</v>
       </c>
-      <c r="I35" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="6" t="s">
+      <c r="I35" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J35" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="K35" s="6" t="s">
+      <c r="K35" s="5" t="s">
         <v>601</v>
       </c>
-      <c r="L35" s="6" t="s">
+      <c r="L35" s="5" t="s">
         <v>602</v>
       </c>
-      <c r="M35" s="8">
+      <c r="M35" s="6">
         <v>6.9999999999999999E-4</v>
       </c>
-      <c r="N35" s="6" t="s">
+      <c r="N35" s="5" t="s">
         <v>603</v>
       </c>
-      <c r="O35" s="6" t="s">
+      <c r="O35" s="5" t="s">
         <v>604</v>
       </c>
-      <c r="P35" s="6" t="s">
+      <c r="P35" s="5" t="s">
         <v>605</v>
       </c>
-      <c r="Q35" s="9">
+      <c r="Q35" s="7">
         <v>5.0000000000000001E-3</v>
       </c>
     </row>
     <row r="36" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A36" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="B36" s="6" t="s">
+      <c r="B36" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="C36" s="6" t="s">
+      <c r="C36" s="5" t="s">
         <v>606</v>
       </c>
-      <c r="D36" s="6" t="s">
+      <c r="D36" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="E36" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="6" t="s">
+      <c r="E36" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F36" s="5" t="s">
         <v>608</v>
       </c>
-      <c r="G36" s="6" t="s">
+      <c r="G36" s="5" t="s">
         <v>609</v>
       </c>
-      <c r="H36" s="6" t="s">
+      <c r="H36" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="I36" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="6" t="s">
+      <c r="I36" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J36" s="5" t="s">
         <v>611</v>
       </c>
-      <c r="K36" s="6" t="s">
+      <c r="K36" s="5" t="s">
         <v>612</v>
       </c>
-      <c r="L36" s="6" t="s">
+      <c r="L36" s="5" t="s">
         <v>613</v>
       </c>
-      <c r="M36" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N36" s="6" t="s">
+      <c r="M36" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N36" s="5" t="s">
         <v>614</v>
       </c>
-      <c r="O36" s="6" t="s">
+      <c r="O36" s="5" t="s">
         <v>615</v>
       </c>
-      <c r="P36" s="6" t="s">
+      <c r="P36" s="5" t="s">
         <v>616</v>
       </c>
-      <c r="Q36" s="9" t="s">
+      <c r="Q36" s="7" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="N3:P3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83BD7378-D4E5-4444-A801-ED22E6E9EF20}">
   <dimension ref="A1:AG36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
-      <selection pane="topRight"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="37.6328125" customWidth="1"/>
     <col min="2" max="2" width="26.54296875" customWidth="1"/>
     <col min="3" max="3" width="16.453125" customWidth="1"/>
     <col min="4" max="4" width="22.36328125" customWidth="1"/>
     <col min="5" max="5" width="17.36328125" customWidth="1"/>
     <col min="6" max="6" width="23.453125" customWidth="1"/>
     <col min="7" max="7" width="21.36328125" customWidth="1"/>
     <col min="8" max="8" width="14.54296875" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="12" max="12" width="13.08984375" customWidth="1"/>
     <col min="13" max="13" width="13.6328125" customWidth="1"/>
     <col min="14" max="14" width="13.453125" customWidth="1"/>
     <col min="16" max="16" width="12.453125" customWidth="1"/>
     <col min="18" max="18" width="12" customWidth="1"/>
     <col min="20" max="20" width="11.08984375" customWidth="1"/>
     <col min="22" max="22" width="13.36328125" customWidth="1"/>
     <col min="24" max="24" width="15" customWidth="1"/>
     <col min="26" max="26" width="12.453125" customWidth="1"/>
     <col min="30" max="30" width="14.453125" customWidth="1"/>
     <col min="32" max="32" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.35">
-[...34 lines deleted...]
-      <c r="AG1" s="15"/>
+    <row r="1" spans="1:33" s="20" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="19" t="s">
+        <v>4348</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
+      <c r="Q1" s="26"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+      <c r="V1" s="25"/>
+      <c r="W1" s="25"/>
+      <c r="X1" s="25"/>
+      <c r="Y1" s="25"/>
+      <c r="Z1" s="25"/>
+      <c r="AA1" s="25"/>
+      <c r="AB1" s="25"/>
+      <c r="AC1" s="25"/>
+      <c r="AD1" s="25"/>
+      <c r="AE1" s="25"/>
+      <c r="AF1" s="25"/>
+      <c r="AG1" s="25"/>
     </row>
-    <row r="2" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:33" s="24" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="21" t="s">
-        <v>4348</v>
-[...32 lines deleted...]
-      <c r="AG2" s="15"/>
+        <v>4363</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="22"/>
+      <c r="AA2" s="22"/>
+      <c r="AB2" s="22"/>
+      <c r="AC2" s="22"/>
+      <c r="AD2" s="22"/>
+      <c r="AE2" s="22"/>
+      <c r="AF2" s="22"/>
+      <c r="AG2" s="22"/>
     </row>
     <row r="3" spans="1:33" ht="159.5" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="12" t="s">
+      <c r="B3" s="9" t="s">
         <v>617</v>
       </c>
-      <c r="C3" s="13" t="s">
+      <c r="C3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="12" t="s">
+      <c r="D3" s="9" t="s">
         <v>618</v>
       </c>
-      <c r="E3" s="13" t="s">
+      <c r="E3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="12" t="s">
+      <c r="F3" s="9" t="s">
         <v>619</v>
       </c>
-      <c r="G3" s="13" t="s">
+      <c r="G3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="H3" s="12" t="s">
+      <c r="H3" s="9" t="s">
         <v>620</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="J3" s="12" t="s">
+      <c r="J3" s="9" t="s">
         <v>617</v>
       </c>
-      <c r="K3" s="13" t="s">
+      <c r="K3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="L3" s="12" t="s">
+      <c r="L3" s="9" t="s">
         <v>618</v>
       </c>
-      <c r="M3" s="13" t="s">
+      <c r="M3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="N3" s="12" t="s">
+      <c r="N3" s="9" t="s">
         <v>619</v>
       </c>
-      <c r="O3" s="13" t="s">
+      <c r="O3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="P3" s="12" t="s">
+      <c r="P3" s="9" t="s">
         <v>620</v>
       </c>
-      <c r="Q3" s="13" t="s">
+      <c r="Q3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="R3" s="12" t="s">
+      <c r="R3" s="9" t="s">
         <v>617</v>
       </c>
-      <c r="S3" s="13" t="s">
+      <c r="S3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="T3" s="12" t="s">
+      <c r="T3" s="9" t="s">
         <v>618</v>
       </c>
-      <c r="U3" s="13" t="s">
+      <c r="U3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="12" t="s">
+      <c r="V3" s="9" t="s">
         <v>619</v>
       </c>
-      <c r="W3" s="13" t="s">
+      <c r="W3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="X3" s="12" t="s">
+      <c r="X3" s="9" t="s">
         <v>620</v>
       </c>
-      <c r="Y3" s="13" t="s">
+      <c r="Y3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="Z3" s="12" t="s">
+      <c r="Z3" s="9" t="s">
         <v>617</v>
       </c>
-      <c r="AA3" s="13" t="s">
+      <c r="AA3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AB3" s="12" t="s">
+      <c r="AB3" s="9" t="s">
         <v>618</v>
       </c>
-      <c r="AC3" s="13" t="s">
+      <c r="AC3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AD3" s="12" t="s">
+      <c r="AD3" s="9" t="s">
         <v>619</v>
       </c>
-      <c r="AE3" s="13" t="s">
+      <c r="AE3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AF3" s="12" t="s">
+      <c r="AF3" s="9" t="s">
         <v>620</v>
       </c>
-      <c r="AG3" s="13" t="s">
+      <c r="AG3" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
     </row>
     <row r="5" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>621</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>622</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="5" t="s">
         <v>623</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="5" t="s">
         <v>624</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>625</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="5" t="s">
         <v>626</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="N5" s="6" t="s">
+      <c r="N5" s="5" t="s">
         <v>627</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="5" t="s">
         <v>628</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>629</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="5" t="s">
         <v>630</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="V5" s="6" t="s">
+      <c r="V5" s="5" t="s">
         <v>631</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="X5" s="6" t="s">
+      <c r="X5" s="5" t="s">
         <v>632</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="Z5" s="6" t="s">
+      <c r="Z5" s="5" t="s">
         <v>633</v>
       </c>
       <c r="AA5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AB5" s="6" t="s">
+      <c r="AB5" s="5" t="s">
         <v>634</v>
       </c>
       <c r="AC5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AD5" s="6" t="s">
+      <c r="AD5" s="5" t="s">
         <v>635</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AF5" s="6" t="s">
+      <c r="AF5" s="5" t="s">
         <v>636</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>637</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="6">
         <v>2.9999999999999997E-4</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>638</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="7">
         <v>2.12E-2</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F6" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="G6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="6" t="s">
+      <c r="G6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="I6" s="9" t="s">
+      <c r="I6" s="7" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>641</v>
       </c>
-      <c r="K6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="6" t="s">
+      <c r="K6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="M6" s="6">
+      <c r="M6" s="5">
         <v>0.93030000000000002</v>
       </c>
-      <c r="N6" s="6" t="s">
+      <c r="N6" s="5" t="s">
         <v>643</v>
       </c>
-      <c r="O6" s="6">
+      <c r="O6" s="5">
         <v>0.4617</v>
       </c>
-      <c r="P6" s="6" t="s">
+      <c r="P6" s="5" t="s">
         <v>644</v>
       </c>
-      <c r="Q6" s="6">
+      <c r="Q6" s="5">
         <v>9.8599999999999993E-2</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>645</v>
       </c>
-      <c r="S6" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T6" s="6" t="s">
+      <c r="S6" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="T6" s="5" t="s">
         <v>646</v>
       </c>
-      <c r="U6" s="6">
+      <c r="U6" s="5">
         <v>0.3236</v>
       </c>
-      <c r="V6" s="6" t="s">
+      <c r="V6" s="5" t="s">
         <v>647</v>
       </c>
-      <c r="W6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="X6" s="6" t="s">
+      <c r="W6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="X6" s="5" t="s">
         <v>648</v>
       </c>
-      <c r="Y6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z6" s="6" t="s">
+      <c r="Y6" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z6" s="5" t="s">
         <v>649</v>
       </c>
-      <c r="AA6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AB6" s="6" t="s">
+      <c r="AA6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB6" s="5" t="s">
         <v>650</v>
       </c>
-      <c r="AC6" s="9">
+      <c r="AC6" s="7">
         <v>3.8E-3</v>
       </c>
-      <c r="AD6" s="6" t="s">
+      <c r="AD6" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="AE6" s="9">
+      <c r="AE6" s="7">
         <v>2.5100000000000001E-2</v>
       </c>
-      <c r="AF6" s="6" t="s">
+      <c r="AF6" s="5" t="s">
         <v>652</v>
       </c>
-      <c r="AG6" s="6">
+      <c r="AG6" s="5">
         <v>0.36509999999999998</v>
       </c>
     </row>
     <row r="7" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
@@ -17628,2616 +17614,2616 @@
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
     </row>
     <row r="8" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>653</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>654</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="5" t="s">
         <v>655</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="5" t="s">
         <v>656</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="5" t="s">
         <v>657</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="5" t="s">
         <v>658</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="N8" s="6" t="s">
+      <c r="N8" s="5" t="s">
         <v>659</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="P8" s="6" t="s">
+      <c r="P8" s="5" t="s">
         <v>660</v>
       </c>
       <c r="Q8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="R8" s="4" t="s">
         <v>661</v>
       </c>
       <c r="S8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="T8" s="6" t="s">
+      <c r="T8" s="5" t="s">
         <v>662</v>
       </c>
       <c r="U8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="V8" s="6" t="s">
+      <c r="V8" s="5" t="s">
         <v>663</v>
       </c>
       <c r="W8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="X8" s="6" t="s">
+      <c r="X8" s="5" t="s">
         <v>664</v>
       </c>
       <c r="Y8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="Z8" s="6" t="s">
+      <c r="Z8" s="5" t="s">
         <v>665</v>
       </c>
       <c r="AA8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AB8" s="6" t="s">
+      <c r="AB8" s="5" t="s">
         <v>666</v>
       </c>
       <c r="AC8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AD8" s="6" t="s">
+      <c r="AD8" s="5" t="s">
         <v>528</v>
       </c>
       <c r="AE8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AF8" s="6" t="s">
+      <c r="AF8" s="5" t="s">
         <v>667</v>
       </c>
       <c r="AG8" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="5" t="s">
         <v>668</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="5">
         <v>0.31929999999999997</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="5" t="s">
         <v>669</v>
       </c>
-      <c r="E9" s="9">
+      <c r="E9" s="7">
         <v>4.02E-2</v>
       </c>
-      <c r="F9" s="6" t="s">
+      <c r="F9" s="5" t="s">
         <v>670</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G9" s="7">
         <v>2.3E-3</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="5" t="s">
         <v>671</v>
       </c>
-      <c r="I9" s="6">
+      <c r="I9" s="5">
         <v>0.16439999999999999</v>
       </c>
-      <c r="J9" s="6" t="s">
+      <c r="J9" s="5" t="s">
         <v>672</v>
       </c>
-      <c r="K9" s="9">
+      <c r="K9" s="7">
         <v>2.87E-2</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="L9" s="5" t="s">
         <v>673</v>
       </c>
-      <c r="M9" s="6">
+      <c r="M9" s="5">
         <v>0.33829999999999999</v>
       </c>
-      <c r="N9" s="6" t="s">
+      <c r="N9" s="5" t="s">
         <v>674</v>
       </c>
-      <c r="O9" s="6">
+      <c r="O9" s="5">
         <v>0.1676</v>
       </c>
-      <c r="P9" s="6" t="s">
+      <c r="P9" s="5" t="s">
         <v>673</v>
       </c>
-      <c r="Q9" s="6">
+      <c r="Q9" s="5">
         <v>0.4587</v>
       </c>
       <c r="R9" s="4" t="s">
         <v>675</v>
       </c>
       <c r="S9" s="4">
         <v>0.90480000000000005</v>
       </c>
-      <c r="T9" s="6" t="s">
+      <c r="T9" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="U9" s="6">
+      <c r="U9" s="5">
         <v>0.79120000000000001</v>
       </c>
-      <c r="V9" s="6" t="s">
+      <c r="V9" s="5" t="s">
         <v>676</v>
       </c>
-      <c r="W9" s="6">
+      <c r="W9" s="5">
         <v>0.25480000000000003</v>
       </c>
-      <c r="X9" s="6" t="s">
+      <c r="X9" s="5" t="s">
         <v>677</v>
       </c>
-      <c r="Y9" s="6">
+      <c r="Y9" s="5">
         <v>0.13389999999999999</v>
       </c>
-      <c r="Z9" s="6" t="s">
+      <c r="Z9" s="5" t="s">
         <v>678</v>
       </c>
-      <c r="AA9" s="6">
+      <c r="AA9" s="5">
         <v>0.24879999999999999</v>
       </c>
-      <c r="AB9" s="6" t="s">
+      <c r="AB9" s="5" t="s">
         <v>679</v>
       </c>
-      <c r="AC9" s="6">
+      <c r="AC9" s="5">
         <v>8.7300000000000003E-2</v>
       </c>
-      <c r="AD9" s="6" t="s">
+      <c r="AD9" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="AE9" s="6">
+      <c r="AE9" s="5">
         <v>0.88029999999999997</v>
       </c>
-      <c r="AF9" s="6" t="s">
+      <c r="AF9" s="5" t="s">
         <v>681</v>
       </c>
-      <c r="AG9" s="6">
+      <c r="AG9" s="5">
         <v>0.86850000000000005</v>
       </c>
     </row>
     <row r="10" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>682</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="5">
         <v>0.23330000000000001</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>683</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="6">
         <v>1.9599999999999999E-2</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="F10" s="5" t="s">
         <v>684</v>
       </c>
-      <c r="G10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="6" t="s">
+      <c r="G10" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" s="5" t="s">
         <v>685</v>
       </c>
-      <c r="I10" s="6">
+      <c r="I10" s="5">
         <v>0.63</v>
       </c>
-      <c r="J10" s="6" t="s">
+      <c r="J10" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="5">
         <v>0.1079</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="L10" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="M10" s="6">
+      <c r="M10" s="5">
         <v>0.1313</v>
       </c>
-      <c r="N10" s="6" t="s">
+      <c r="N10" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="O10" s="6">
+      <c r="O10" s="5">
         <v>0.77969999999999995</v>
       </c>
-      <c r="P10" s="6" t="s">
+      <c r="P10" s="5" t="s">
         <v>688</v>
       </c>
-      <c r="Q10" s="6">
+      <c r="Q10" s="5">
         <v>8.6900000000000005E-2</v>
       </c>
       <c r="R10" s="4" t="s">
         <v>689</v>
       </c>
       <c r="S10" s="4">
         <v>0.314</v>
       </c>
       <c r="T10" s="4" t="s">
         <v>690</v>
       </c>
-      <c r="U10" s="8">
+      <c r="U10" s="6">
         <v>1.9099999999999999E-2</v>
       </c>
-      <c r="V10" s="6" t="s">
+      <c r="V10" s="5" t="s">
         <v>691</v>
       </c>
-      <c r="W10" s="9">
+      <c r="W10" s="7">
         <v>1.06E-2</v>
       </c>
-      <c r="X10" s="6" t="s">
+      <c r="X10" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="Y10" s="6">
+      <c r="Y10" s="5">
         <v>0.32950000000000002</v>
       </c>
-      <c r="Z10" s="6" t="s">
+      <c r="Z10" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="AA10" s="6">
+      <c r="AA10" s="5">
         <v>0.54379999999999995</v>
       </c>
-      <c r="AB10" s="6" t="s">
+      <c r="AB10" s="5" t="s">
         <v>694</v>
       </c>
-      <c r="AC10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD10" s="6" t="s">
+      <c r="AC10" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD10" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="AE10" s="6">
+      <c r="AE10" s="5">
         <v>0.57599999999999996</v>
       </c>
-      <c r="AF10" s="6" t="s">
+      <c r="AF10" s="5" t="s">
         <v>696</v>
       </c>
-      <c r="AG10" s="6">
+      <c r="AG10" s="5">
         <v>0.1216</v>
       </c>
     </row>
     <row r="11" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>697</v>
       </c>
       <c r="C11" s="4">
         <v>0.9859</v>
       </c>
-      <c r="D11" s="6" t="s">
+      <c r="D11" s="5" t="s">
         <v>698</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="5">
         <v>0.68079999999999996</v>
       </c>
-      <c r="F11" s="6" t="s">
+      <c r="F11" s="5" t="s">
         <v>699</v>
       </c>
-      <c r="G11" s="6">
+      <c r="G11" s="5">
         <v>0.82699999999999996</v>
       </c>
-      <c r="H11" s="6" t="s">
+      <c r="H11" s="5" t="s">
         <v>699</v>
       </c>
-      <c r="I11" s="6">
+      <c r="I11" s="5">
         <v>0.99139999999999995</v>
       </c>
-      <c r="J11" s="6" t="s">
+      <c r="J11" s="5" t="s">
         <v>700</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K11" s="5">
         <v>0.97940000000000005</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="L11" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="M11" s="6">
+      <c r="M11" s="5">
         <v>0.1993</v>
       </c>
-      <c r="N11" s="6" t="s">
+      <c r="N11" s="5" t="s">
         <v>702</v>
       </c>
-      <c r="O11" s="6">
+      <c r="O11" s="5">
         <v>0.66220000000000001</v>
       </c>
-      <c r="P11" s="6" t="s">
+      <c r="P11" s="5" t="s">
         <v>702</v>
       </c>
-      <c r="Q11" s="6">
+      <c r="Q11" s="5">
         <v>0.75019999999999998</v>
       </c>
       <c r="R11" s="4" t="s">
         <v>700</v>
       </c>
       <c r="S11" s="4">
         <v>0.91549999999999998</v>
       </c>
-      <c r="T11" s="6" t="s">
+      <c r="T11" s="5" t="s">
         <v>703</v>
       </c>
-      <c r="U11" s="6">
+      <c r="U11" s="5">
         <v>0.69950000000000001</v>
       </c>
-      <c r="V11" s="6" t="s">
+      <c r="V11" s="5" t="s">
         <v>704</v>
       </c>
-      <c r="W11" s="6">
+      <c r="W11" s="5">
         <v>0.73380000000000001</v>
       </c>
-      <c r="X11" s="6" t="s">
+      <c r="X11" s="5" t="s">
         <v>699</v>
       </c>
-      <c r="Y11" s="6">
+      <c r="Y11" s="5">
         <v>0.44819999999999999</v>
       </c>
-      <c r="Z11" s="6" t="s">
+      <c r="Z11" s="5" t="s">
         <v>705</v>
       </c>
-      <c r="AA11" s="6">
+      <c r="AA11" s="5">
         <v>0.93679999999999997</v>
       </c>
-      <c r="AB11" s="6" t="s">
+      <c r="AB11" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="AC11" s="6">
+      <c r="AC11" s="5">
         <v>0.33350000000000002</v>
       </c>
-      <c r="AD11" s="6" t="s">
+      <c r="AD11" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="AE11" s="6">
+      <c r="AE11" s="5">
         <v>0.83550000000000002</v>
       </c>
-      <c r="AF11" s="6" t="s">
+      <c r="AF11" s="5" t="s">
         <v>708</v>
       </c>
-      <c r="AG11" s="6">
+      <c r="AG11" s="5">
         <v>0.58230000000000004</v>
       </c>
     </row>
     <row r="12" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>709</v>
       </c>
-      <c r="C12" s="8">
+      <c r="C12" s="6">
         <v>4.1000000000000003E-3</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="5">
         <v>8.7300000000000003E-2</v>
       </c>
-      <c r="F12" s="6" t="s">
+      <c r="F12" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="G12" s="6">
+      <c r="G12" s="5">
         <v>0.27789999999999998</v>
       </c>
-      <c r="H12" s="6" t="s">
+      <c r="H12" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="I12" s="9">
+      <c r="I12" s="7">
         <v>4.0399999999999998E-2</v>
       </c>
-      <c r="J12" s="6" t="s">
+      <c r="J12" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="K12" s="9">
+      <c r="K12" s="7">
         <v>2.76E-2</v>
       </c>
-      <c r="L12" s="6" t="s">
+      <c r="L12" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="M12" s="9">
+      <c r="M12" s="7">
         <v>1.6E-2</v>
       </c>
-      <c r="N12" s="6" t="s">
+      <c r="N12" s="5" t="s">
         <v>715</v>
       </c>
-      <c r="O12" s="9">
+      <c r="O12" s="7">
         <v>1.0800000000000001E-2</v>
       </c>
-      <c r="P12" s="6" t="s">
+      <c r="P12" s="5" t="s">
         <v>716</v>
       </c>
-      <c r="Q12" s="6">
+      <c r="Q12" s="5">
         <v>0.14149999999999999</v>
       </c>
       <c r="R12" s="4" t="s">
         <v>717</v>
       </c>
-      <c r="S12" s="6">
+      <c r="S12" s="5">
         <v>0.29449999999999998</v>
       </c>
-      <c r="T12" s="6" t="s">
+      <c r="T12" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="U12" s="6">
+      <c r="U12" s="5">
         <v>0.4713</v>
       </c>
-      <c r="V12" s="6" t="s">
+      <c r="V12" s="5" t="s">
         <v>719</v>
       </c>
-      <c r="W12" s="6">
+      <c r="W12" s="5">
         <v>0.46889999999999998</v>
       </c>
-      <c r="X12" s="6" t="s">
+      <c r="X12" s="5" t="s">
         <v>720</v>
       </c>
-      <c r="Y12" s="9">
+      <c r="Y12" s="7">
         <v>3.0999999999999999E-3</v>
       </c>
-      <c r="Z12" s="6" t="s">
+      <c r="Z12" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="AA12" s="6">
+      <c r="AA12" s="5">
         <v>6.7400000000000002E-2</v>
       </c>
-      <c r="AB12" s="6" t="s">
+      <c r="AB12" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="AC12" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD12" s="6" t="s">
+      <c r="AC12" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD12" s="5" t="s">
         <v>723</v>
       </c>
-      <c r="AE12" s="9">
+      <c r="AE12" s="7">
         <v>3.4700000000000002E-2</v>
       </c>
-      <c r="AF12" s="6" t="s">
+      <c r="AF12" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="AG12" s="9">
+      <c r="AG12" s="7">
         <v>1.2999999999999999E-3</v>
       </c>
     </row>
     <row r="13" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A13" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4"/>
       <c r="AG13" s="4"/>
     </row>
     <row r="14" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>724</v>
       </c>
-      <c r="C14" s="8">
+      <c r="C14" s="6">
         <v>7.1000000000000004E-3</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="D14" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>0.15479999999999999</v>
       </c>
-      <c r="F14" s="6" t="s">
+      <c r="F14" s="5" t="s">
         <v>726</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="6" t="s">
+      <c r="G14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>727</v>
       </c>
-      <c r="I14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="6" t="s">
+      <c r="I14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J14" s="5" t="s">
         <v>728</v>
       </c>
-      <c r="K14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="6" t="s">
+      <c r="K14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="L14" s="5" t="s">
         <v>729</v>
       </c>
-      <c r="M14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="6" t="s">
+      <c r="M14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N14" s="5" t="s">
         <v>730</v>
       </c>
-      <c r="O14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P14" s="6" t="s">
+      <c r="O14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="P14" s="5" t="s">
         <v>731</v>
       </c>
-      <c r="Q14" s="6" t="s">
+      <c r="Q14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="R14" s="4" t="s">
         <v>732</v>
       </c>
-      <c r="S14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T14" s="6" t="s">
+      <c r="S14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="T14" s="5" t="s">
         <v>733</v>
       </c>
-      <c r="U14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V14" s="6" t="s">
+      <c r="U14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="V14" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="W14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X14" s="6" t="s">
+      <c r="W14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="X14" s="5" t="s">
         <v>735</v>
       </c>
-      <c r="Y14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z14" s="6" t="s">
+      <c r="Y14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z14" s="5" t="s">
         <v>736</v>
       </c>
-      <c r="AA14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AB14" s="6" t="s">
+      <c r="AA14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB14" s="5" t="s">
         <v>737</v>
       </c>
-      <c r="AC14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD14" s="6" t="s">
+      <c r="AC14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD14" s="5" t="s">
         <v>738</v>
       </c>
-      <c r="AE14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AF14" s="6" t="s">
+      <c r="AE14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF14" s="5" t="s">
         <v>739</v>
       </c>
-      <c r="AG14" s="6" t="s">
+      <c r="AG14" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>740</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="D15" s="5" t="s">
         <v>741</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F15" s="6" t="s">
+      <c r="F15" s="5" t="s">
         <v>742</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>0.98860000000000003</v>
       </c>
-      <c r="H15" s="6" t="s">
+      <c r="H15" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>0.2152</v>
       </c>
-      <c r="J15" s="6" t="s">
+      <c r="J15" s="5" t="s">
         <v>744</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>0.39839999999999998</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="L15" s="5" t="s">
         <v>745</v>
       </c>
-      <c r="M15" s="9">
+      <c r="M15" s="7">
         <v>3.3999999999999998E-3</v>
       </c>
-      <c r="N15" s="6" t="s">
+      <c r="N15" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.52459999999999996</v>
       </c>
-      <c r="P15" s="6" t="s">
+      <c r="P15" s="5" t="s">
         <v>746</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="5">
         <v>0.87539999999999996</v>
       </c>
       <c r="R15" s="4" t="s">
         <v>747</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="6">
         <v>4.7999999999999996E-3</v>
       </c>
-      <c r="T15" s="6" t="s">
+      <c r="T15" s="5" t="s">
         <v>748</v>
       </c>
-      <c r="U15" s="9">
+      <c r="U15" s="7">
         <v>1.2500000000000001E-2</v>
       </c>
-      <c r="V15" s="6" t="s">
+      <c r="V15" s="5" t="s">
         <v>749</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="5">
         <v>0.64239999999999997</v>
       </c>
-      <c r="X15" s="6" t="s">
+      <c r="X15" s="5" t="s">
         <v>750</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="5">
         <v>0.47820000000000001</v>
       </c>
-      <c r="Z15" s="6" t="s">
+      <c r="Z15" s="5" t="s">
         <v>751</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="5">
         <v>0.89370000000000005</v>
       </c>
-      <c r="AB15" s="6" t="s">
+      <c r="AB15" s="5" t="s">
         <v>752</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="AC15" s="5">
         <v>0.1484</v>
       </c>
-      <c r="AD15" s="6" t="s">
+      <c r="AD15" s="5" t="s">
         <v>753</v>
       </c>
-      <c r="AE15" s="9">
+      <c r="AE15" s="7">
         <v>3.3999999999999998E-3</v>
       </c>
-      <c r="AF15" s="6" t="s">
+      <c r="AF15" s="5" t="s">
         <v>754</v>
       </c>
-      <c r="AG15" s="6">
+      <c r="AG15" s="5">
         <v>0.56710000000000005</v>
       </c>
     </row>
     <row r="16" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A16" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="4"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
       <c r="V16" s="4"/>
       <c r="W16" s="4"/>
       <c r="X16" s="4"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="4"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4"/>
       <c r="AG16" s="4"/>
     </row>
     <row r="17" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A17" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>755</v>
       </c>
       <c r="C17" s="4">
         <v>5.8900000000000001E-2</v>
       </c>
-      <c r="D17" s="6" t="s">
+      <c r="D17" s="5" t="s">
         <v>756</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>0.7198</v>
       </c>
-      <c r="F17" s="6" t="s">
+      <c r="F17" s="5" t="s">
         <v>757</v>
       </c>
-      <c r="G17" s="9">
+      <c r="G17" s="7">
         <v>6.9999999999999999E-4</v>
       </c>
-      <c r="H17" s="6" t="s">
+      <c r="H17" s="5" t="s">
         <v>758</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I17" s="7">
         <v>1.2E-2</v>
       </c>
-      <c r="J17" s="6" t="s">
+      <c r="J17" s="5" t="s">
         <v>759</v>
       </c>
-      <c r="K17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6" t="s">
+      <c r="K17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L17" s="5" t="s">
         <v>760</v>
       </c>
-      <c r="M17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6" t="s">
+      <c r="M17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N17" s="5" t="s">
         <v>761</v>
       </c>
-      <c r="O17" s="9">
+      <c r="O17" s="7">
         <v>8.0000000000000004E-4</v>
       </c>
-      <c r="P17" s="6" t="s">
+      <c r="P17" s="5" t="s">
         <v>762</v>
       </c>
-      <c r="Q17" s="9">
+      <c r="Q17" s="7">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="R17" s="4" t="s">
         <v>763</v>
       </c>
-      <c r="S17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="T17" s="6" t="s">
+      <c r="S17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="T17" s="5" t="s">
         <v>764</v>
       </c>
-      <c r="U17" s="6">
+      <c r="U17" s="5">
         <v>0.1666</v>
       </c>
-      <c r="V17" s="6" t="s">
+      <c r="V17" s="5" t="s">
         <v>765</v>
       </c>
-      <c r="W17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X17" s="6" t="s">
+      <c r="W17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X17" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="5">
         <v>0.61360000000000003</v>
       </c>
-      <c r="Z17" s="6" t="s">
+      <c r="Z17" s="5" t="s">
         <v>767</v>
       </c>
-      <c r="AA17" s="9">
+      <c r="AA17" s="7">
         <v>1E-4</v>
       </c>
-      <c r="AB17" s="6" t="s">
+      <c r="AB17" s="5" t="s">
         <v>768</v>
       </c>
-      <c r="AC17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="6" t="s">
+      <c r="AC17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD17" s="5" t="s">
         <v>769</v>
       </c>
-      <c r="AE17" s="6">
+      <c r="AE17" s="5">
         <v>0.53520000000000001</v>
       </c>
-      <c r="AF17" s="6" t="s">
+      <c r="AF17" s="5" t="s">
         <v>770</v>
       </c>
-      <c r="AG17" s="9">
+      <c r="AG17" s="7">
         <v>5.1000000000000004E-3</v>
       </c>
     </row>
     <row r="18" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>771</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="6">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="D18" s="5" t="s">
         <v>772</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>0.1217</v>
       </c>
-      <c r="F18" s="6" t="s">
+      <c r="F18" s="5" t="s">
         <v>773</v>
       </c>
-      <c r="G18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="6" t="s">
+      <c r="G18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>774</v>
       </c>
-      <c r="I18" s="9">
+      <c r="I18" s="7">
         <v>6.8999999999999999E-3</v>
       </c>
-      <c r="J18" s="6" t="s">
+      <c r="J18" s="5" t="s">
         <v>775</v>
       </c>
-      <c r="K18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="6" t="s">
+      <c r="K18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L18" s="5" t="s">
         <v>776</v>
       </c>
-      <c r="M18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="6" t="s">
+      <c r="M18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N18" s="5" t="s">
         <v>777</v>
       </c>
-      <c r="O18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="6" t="s">
+      <c r="O18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="P18" s="5" t="s">
         <v>778</v>
       </c>
-      <c r="Q18" s="9">
+      <c r="Q18" s="7">
         <v>5.7000000000000002E-3</v>
       </c>
-      <c r="R18" s="6" t="s">
+      <c r="R18" s="5" t="s">
         <v>779</v>
       </c>
-      <c r="S18" s="9">
+      <c r="S18" s="7">
         <v>2.9999999999999997E-4</v>
       </c>
-      <c r="T18" s="6" t="s">
+      <c r="T18" s="5" t="s">
         <v>780</v>
       </c>
-      <c r="U18" s="9">
+      <c r="U18" s="7">
         <v>1.52E-2</v>
       </c>
-      <c r="V18" s="6" t="s">
+      <c r="V18" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="W18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X18" s="6" t="s">
+      <c r="W18" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X18" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="Y18" s="6">
+      <c r="Y18" s="5">
         <v>5.4300000000000001E-2</v>
       </c>
-      <c r="Z18" s="6" t="s">
+      <c r="Z18" s="5" t="s">
         <v>783</v>
       </c>
-      <c r="AA18" s="9">
+      <c r="AA18" s="7">
         <v>1E-4</v>
       </c>
-      <c r="AB18" s="6" t="s">
+      <c r="AB18" s="5" t="s">
         <v>784</v>
       </c>
-      <c r="AC18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD18" s="6" t="s">
+      <c r="AC18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD18" s="5" t="s">
         <v>785</v>
       </c>
-      <c r="AE18" s="6">
+      <c r="AE18" s="5">
         <v>0.48099999999999998</v>
       </c>
-      <c r="AF18" s="6" t="s">
+      <c r="AF18" s="5" t="s">
         <v>786</v>
       </c>
-      <c r="AG18" s="6">
+      <c r="AG18" s="5">
         <v>0.65359999999999996</v>
       </c>
     </row>
     <row r="19" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>787</v>
       </c>
       <c r="C19" s="4">
         <v>0.5413</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="D19" s="5" t="s">
         <v>788</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>0.53690000000000004</v>
       </c>
-      <c r="F19" s="6" t="s">
+      <c r="F19" s="5" t="s">
         <v>789</v>
       </c>
-      <c r="G19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="6" t="s">
+      <c r="G19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>790</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>0.85619999999999996</v>
       </c>
-      <c r="J19" s="6" t="s">
+      <c r="J19" s="5" t="s">
         <v>791</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>0.26550000000000001</v>
       </c>
-      <c r="L19" s="6" t="s">
+      <c r="L19" s="5" t="s">
         <v>792</v>
       </c>
-      <c r="M19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="6" t="s">
+      <c r="M19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N19" s="5" t="s">
         <v>793</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>4.6100000000000002E-2</v>
       </c>
-      <c r="P19" s="6" t="s">
+      <c r="P19" s="5" t="s">
         <v>794</v>
       </c>
-      <c r="Q19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="6" t="s">
+      <c r="Q19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R19" s="5" t="s">
         <v>795</v>
       </c>
-      <c r="S19" s="6">
+      <c r="S19" s="5">
         <v>7.6300000000000007E-2</v>
       </c>
-      <c r="T19" s="6" t="s">
+      <c r="T19" s="5" t="s">
         <v>796</v>
       </c>
-      <c r="U19" s="6">
+      <c r="U19" s="5">
         <v>0.57689999999999997</v>
       </c>
-      <c r="V19" s="6" t="s">
+      <c r="V19" s="5" t="s">
         <v>797</v>
       </c>
-      <c r="W19" s="6">
+      <c r="W19" s="5">
         <v>5.7000000000000002E-2</v>
       </c>
-      <c r="X19" s="6" t="s">
+      <c r="X19" s="5" t="s">
         <v>798</v>
       </c>
-      <c r="Y19" s="6">
+      <c r="Y19" s="5">
         <v>0.17860000000000001</v>
       </c>
-      <c r="Z19" s="6" t="s">
+      <c r="Z19" s="5" t="s">
         <v>799</v>
       </c>
-      <c r="AA19" s="6">
+      <c r="AA19" s="5">
         <v>0.42530000000000001</v>
       </c>
-      <c r="AB19" s="6" t="s">
+      <c r="AB19" s="5" t="s">
         <v>800</v>
       </c>
-      <c r="AC19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD19" s="6" t="s">
+      <c r="AC19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD19" s="5" t="s">
         <v>801</v>
       </c>
-      <c r="AE19" s="6">
+      <c r="AE19" s="5">
         <v>0.44209999999999999</v>
       </c>
-      <c r="AF19" s="6" t="s">
+      <c r="AF19" s="5" t="s">
         <v>802</v>
       </c>
-      <c r="AG19" s="6">
+      <c r="AG19" s="5">
         <v>0.81679999999999997</v>
       </c>
     </row>
     <row r="20" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>803</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D20" s="6" t="s">
+      <c r="D20" s="5" t="s">
         <v>804</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F20" s="6" t="s">
+      <c r="F20" s="5" t="s">
         <v>805</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="H20" s="6" t="s">
+      <c r="H20" s="5" t="s">
         <v>806</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="J20" s="6" t="s">
+      <c r="J20" s="5" t="s">
         <v>807</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="L20" s="6" t="s">
+      <c r="L20" s="5" t="s">
         <v>808</v>
       </c>
-      <c r="M20" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="6" t="s">
+      <c r="M20" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="N20" s="5" t="s">
         <v>809</v>
       </c>
-      <c r="O20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="6" t="s">
+      <c r="O20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="P20" s="5" t="s">
         <v>810</v>
       </c>
-      <c r="Q20" s="6" t="s">
+      <c r="Q20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="R20" s="4" t="s">
         <v>811</v>
       </c>
-      <c r="S20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T20" s="6" t="s">
+      <c r="S20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="T20" s="5" t="s">
         <v>812</v>
       </c>
-      <c r="U20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V20" s="6" t="s">
+      <c r="U20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="V20" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="W20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X20" s="6" t="s">
+      <c r="W20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="X20" s="5" t="s">
         <v>798</v>
       </c>
-      <c r="Y20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z20" s="6" t="s">
+      <c r="Y20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z20" s="5" t="s">
         <v>814</v>
       </c>
-      <c r="AA20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AB20" s="6" t="s">
+      <c r="AA20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB20" s="5" t="s">
         <v>815</v>
       </c>
-      <c r="AC20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD20" s="6" t="s">
+      <c r="AC20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD20" s="5" t="s">
         <v>816</v>
       </c>
-      <c r="AE20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AF20" s="6" t="s">
+      <c r="AE20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF20" s="5" t="s">
         <v>817</v>
       </c>
-      <c r="AG20" s="6" t="s">
+      <c r="AG20" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A21" s="2" t="s">
         <v>182</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="4"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="4"/>
       <c r="AG21" s="4"/>
     </row>
     <row r="22" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A22" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>818</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D22" s="6" t="s">
+      <c r="D22" s="5" t="s">
         <v>819</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F22" s="6" t="s">
+      <c r="F22" s="5" t="s">
         <v>820</v>
       </c>
-      <c r="G22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="6" t="s">
+      <c r="G22" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="I22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="6" t="s">
+      <c r="I22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J22" s="5" t="s">
         <v>822</v>
       </c>
-      <c r="K22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L22" s="6" t="s">
+      <c r="K22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="L22" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="M22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="6" t="s">
+      <c r="M22" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="N22" s="5" t="s">
         <v>824</v>
       </c>
-      <c r="O22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P22" s="6" t="s">
+      <c r="O22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="P22" s="5" t="s">
         <v>825</v>
       </c>
-      <c r="Q22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R22" s="6" t="s">
+      <c r="Q22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R22" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="S22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T22" s="6" t="s">
+      <c r="S22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="T22" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="U22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V22" s="6" t="s">
+      <c r="U22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="V22" s="5" t="s">
         <v>827</v>
       </c>
-      <c r="W22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X22" s="6" t="s">
+      <c r="W22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="X22" s="5" t="s">
         <v>828</v>
       </c>
-      <c r="Y22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z22" s="6" t="s">
+      <c r="Y22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z22" s="5" t="s">
         <v>829</v>
       </c>
-      <c r="AA22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AB22" s="6" t="s">
+      <c r="AA22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB22" s="5" t="s">
         <v>830</v>
       </c>
-      <c r="AC22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD22" s="6" t="s">
+      <c r="AC22" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD22" s="5" t="s">
         <v>831</v>
       </c>
-      <c r="AE22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AF22" s="6" t="s">
+      <c r="AE22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF22" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="AG22" s="6" t="s">
+      <c r="AG22" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A23" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>833</v>
       </c>
       <c r="C23" s="4">
         <v>0.21460000000000001</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="D23" s="5" t="s">
         <v>834</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>0.97099999999999997</v>
       </c>
-      <c r="F23" s="6" t="s">
+      <c r="F23" s="5" t="s">
         <v>835</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="5">
         <v>0.21490000000000001</v>
       </c>
-      <c r="H23" s="6" t="s">
+      <c r="H23" s="5" t="s">
         <v>836</v>
       </c>
-      <c r="I23" s="9">
+      <c r="I23" s="7">
         <v>7.9000000000000008E-3</v>
       </c>
-      <c r="J23" s="6" t="s">
+      <c r="J23" s="5" t="s">
         <v>837</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>0.8921</v>
       </c>
-      <c r="L23" s="6" t="s">
+      <c r="L23" s="5" t="s">
         <v>838</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>0.99029999999999996</v>
       </c>
-      <c r="N23" s="6" t="s">
+      <c r="N23" s="5" t="s">
         <v>839</v>
       </c>
-      <c r="O23" s="6">
+      <c r="O23" s="5">
         <v>0.60840000000000005</v>
       </c>
-      <c r="P23" s="6" t="s">
+      <c r="P23" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="Q23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="6" t="s">
+      <c r="Q23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R23" s="5" t="s">
         <v>841</v>
       </c>
-      <c r="S23" s="6">
+      <c r="S23" s="5">
         <v>0.31069999999999998</v>
       </c>
-      <c r="T23" s="6" t="s">
+      <c r="T23" s="5" t="s">
         <v>842</v>
       </c>
-      <c r="U23" s="6">
+      <c r="U23" s="5">
         <v>0.69850000000000001</v>
       </c>
-      <c r="V23" s="6" t="s">
+      <c r="V23" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="W23" s="6">
+      <c r="W23" s="5">
         <v>0.77949999999999997</v>
       </c>
-      <c r="X23" s="6" t="s">
+      <c r="X23" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="Y23" s="6">
+      <c r="Y23" s="5">
         <v>2.3E-3</v>
       </c>
-      <c r="Z23" s="6" t="s">
+      <c r="Z23" s="5" t="s">
         <v>844</v>
       </c>
-      <c r="AA23" s="6">
+      <c r="AA23" s="5">
         <v>0.1061</v>
       </c>
-      <c r="AB23" s="6" t="s">
+      <c r="AB23" s="5" t="s">
         <v>845</v>
       </c>
-      <c r="AC23" s="6">
+      <c r="AC23" s="5">
         <v>0.14510000000000001</v>
       </c>
-      <c r="AD23" s="6" t="s">
+      <c r="AD23" s="5" t="s">
         <v>846</v>
       </c>
-      <c r="AE23" s="6">
+      <c r="AE23" s="5">
         <v>0.72230000000000005</v>
       </c>
-      <c r="AF23" s="6" t="s">
+      <c r="AF23" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="AG23" s="9" t="s">
+      <c r="AG23" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A24" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>848</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>0.99590000000000001</v>
       </c>
-      <c r="D24" s="6" t="s">
+      <c r="D24" s="5" t="s">
         <v>849</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>0.4572</v>
       </c>
-      <c r="F24" s="6" t="s">
+      <c r="F24" s="5" t="s">
         <v>850</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>1.84E-2</v>
       </c>
-      <c r="H24" s="6" t="s">
+      <c r="H24" s="5" t="s">
         <v>851</v>
       </c>
-      <c r="I24" s="9">
+      <c r="I24" s="7">
         <v>1.1999999999999999E-3</v>
       </c>
-      <c r="J24" s="6" t="s">
+      <c r="J24" s="5" t="s">
         <v>852</v>
       </c>
-      <c r="K24" s="9">
+      <c r="K24" s="7">
         <v>7.7999999999999996E-3</v>
       </c>
-      <c r="L24" s="6" t="s">
+      <c r="L24" s="5" t="s">
         <v>853</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>0.89290000000000003</v>
       </c>
-      <c r="N24" s="6" t="s">
+      <c r="N24" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="O24" s="6">
+      <c r="O24" s="5">
         <v>7.2800000000000004E-2</v>
       </c>
-      <c r="P24" s="6" t="s">
+      <c r="P24" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="Q24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="6" t="s">
+      <c r="Q24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R24" s="5" t="s">
         <v>856</v>
       </c>
-      <c r="S24" s="6">
+      <c r="S24" s="5">
         <v>0.64019999999999999</v>
       </c>
-      <c r="T24" s="6" t="s">
+      <c r="T24" s="5" t="s">
         <v>857</v>
       </c>
-      <c r="U24" s="6">
+      <c r="U24" s="5">
         <v>0.4335</v>
       </c>
-      <c r="V24" s="6" t="s">
+      <c r="V24" s="5" t="s">
         <v>858</v>
       </c>
-      <c r="W24" s="6">
+      <c r="W24" s="5">
         <v>0.14829999999999999</v>
       </c>
-      <c r="X24" s="6" t="s">
+      <c r="X24" s="5" t="s">
         <v>859</v>
       </c>
-      <c r="Y24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z24" s="6" t="s">
+      <c r="Y24" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z24" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="AA24" s="6">
+      <c r="AA24" s="5">
         <v>0.97460000000000002</v>
       </c>
-      <c r="AB24" s="6" t="s">
+      <c r="AB24" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="AC24" s="6">
+      <c r="AC24" s="5">
         <v>0.43109999999999998</v>
       </c>
-      <c r="AD24" s="6" t="s">
+      <c r="AD24" s="5" t="s">
         <v>862</v>
       </c>
-      <c r="AE24" s="6">
+      <c r="AE24" s="5">
         <v>0.26150000000000001</v>
       </c>
-      <c r="AF24" s="6" t="s">
+      <c r="AF24" s="5" t="s">
         <v>863</v>
       </c>
-      <c r="AG24" s="9" t="s">
+      <c r="AG24" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A25" s="2" t="s">
         <v>220</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
       <c r="U25" s="4"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
       <c r="X25" s="4"/>
       <c r="Y25" s="4"/>
       <c r="Z25" s="4"/>
       <c r="AA25" s="4"/>
       <c r="AB25" s="4"/>
       <c r="AC25" s="4"/>
       <c r="AD25" s="4"/>
       <c r="AE25" s="4"/>
       <c r="AF25" s="4"/>
       <c r="AG25" s="4"/>
     </row>
     <row r="26" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A26" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="B26" s="5" t="s">
         <v>864</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D26" s="6" t="s">
+      <c r="D26" s="5" t="s">
         <v>865</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F26" s="6" t="s">
+      <c r="F26" s="5" t="s">
         <v>866</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="H26" s="6" t="s">
+      <c r="H26" s="5" t="s">
         <v>867</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="J26" s="6" t="s">
+      <c r="J26" s="5" t="s">
         <v>868</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="L26" s="6" t="s">
+      <c r="L26" s="5" t="s">
         <v>869</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="N26" s="6" t="s">
+      <c r="N26" s="5" t="s">
         <v>870</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="P26" s="6" t="s">
+      <c r="P26" s="5" t="s">
         <v>871</v>
       </c>
       <c r="Q26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="R26" s="6" t="s">
+      <c r="R26" s="5" t="s">
         <v>872</v>
       </c>
       <c r="S26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="T26" s="6" t="s">
+      <c r="T26" s="5" t="s">
         <v>873</v>
       </c>
       <c r="U26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="V26" s="6" t="s">
+      <c r="V26" s="5" t="s">
         <v>874</v>
       </c>
       <c r="W26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="X26" s="6" t="s">
+      <c r="X26" s="5" t="s">
         <v>875</v>
       </c>
       <c r="Y26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="Z26" s="6" t="s">
+      <c r="Z26" s="5" t="s">
         <v>876</v>
       </c>
       <c r="AA26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AB26" s="6" t="s">
+      <c r="AB26" s="5" t="s">
         <v>877</v>
       </c>
       <c r="AC26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AD26" s="6" t="s">
+      <c r="AD26" s="5" t="s">
         <v>878</v>
       </c>
       <c r="AE26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AF26" s="6" t="s">
+      <c r="AF26" s="5" t="s">
         <v>879</v>
       </c>
       <c r="AG26" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A27" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="B27" s="5" t="s">
         <v>880</v>
       </c>
-      <c r="C27" s="9">
+      <c r="C27" s="7">
         <v>5.9999999999999995E-4</v>
       </c>
-      <c r="D27" s="6" t="s">
+      <c r="D27" s="5" t="s">
         <v>881</v>
       </c>
-      <c r="E27" s="9">
+      <c r="E27" s="7">
         <v>5.8999999999999999E-3</v>
       </c>
-      <c r="F27" s="6" t="s">
+      <c r="F27" s="5" t="s">
         <v>882</v>
       </c>
-      <c r="G27" s="9">
+      <c r="G27" s="7">
         <v>5.4999999999999997E-3</v>
       </c>
-      <c r="H27" s="6" t="s">
+      <c r="H27" s="5" t="s">
         <v>883</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="5">
         <v>0.48870000000000002</v>
       </c>
-      <c r="J27" s="6" t="s">
+      <c r="J27" s="5" t="s">
         <v>884</v>
       </c>
-      <c r="K27" s="9">
+      <c r="K27" s="7">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="L27" s="6" t="s">
+      <c r="L27" s="5" t="s">
         <v>885</v>
       </c>
-      <c r="M27" s="6">
+      <c r="M27" s="5">
         <v>0.46010000000000001</v>
       </c>
-      <c r="N27" s="6" t="s">
+      <c r="N27" s="5" t="s">
         <v>886</v>
       </c>
-      <c r="O27" s="6">
+      <c r="O27" s="5">
         <v>0.94350000000000001</v>
       </c>
-      <c r="P27" s="6" t="s">
+      <c r="P27" s="5" t="s">
         <v>887</v>
       </c>
-      <c r="Q27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="6" t="s">
+      <c r="Q27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R27" s="5" t="s">
         <v>856</v>
       </c>
-      <c r="S27" s="9">
+      <c r="S27" s="7">
         <v>9.9000000000000008E-3</v>
       </c>
-      <c r="T27" s="6" t="s">
+      <c r="T27" s="5" t="s">
         <v>888</v>
       </c>
-      <c r="U27" s="6">
+      <c r="U27" s="5">
         <v>3.3099999999999997E-2</v>
       </c>
-      <c r="V27" s="6" t="s">
+      <c r="V27" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="W27" s="9">
+      <c r="W27" s="7">
         <v>1.1999999999999999E-3</v>
       </c>
-      <c r="X27" s="6" t="s">
+      <c r="X27" s="5" t="s">
         <v>890</v>
       </c>
-      <c r="Y27" s="9">
+      <c r="Y27" s="7">
         <v>2.7699999999999999E-2</v>
       </c>
-      <c r="Z27" s="6" t="s">
+      <c r="Z27" s="5" t="s">
         <v>891</v>
       </c>
-      <c r="AA27" s="6">
+      <c r="AA27" s="5">
         <v>0.752</v>
       </c>
-      <c r="AB27" s="6" t="s">
+      <c r="AB27" s="5" t="s">
         <v>892</v>
       </c>
-      <c r="AC27" s="6">
+      <c r="AC27" s="5">
         <v>0.69569999999999999</v>
       </c>
-      <c r="AD27" s="6" t="s">
+      <c r="AD27" s="5" t="s">
         <v>893</v>
       </c>
-      <c r="AE27" s="9">
+      <c r="AE27" s="7">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="AF27" s="6" t="s">
+      <c r="AF27" s="5" t="s">
         <v>894</v>
       </c>
-      <c r="AG27" s="9">
+      <c r="AG27" s="7">
         <v>9.9000000000000008E-3</v>
       </c>
     </row>
     <row r="28" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A28" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="B28" s="5" t="s">
         <v>895</v>
       </c>
-      <c r="C28" s="9">
+      <c r="C28" s="7">
         <v>1.1000000000000001E-3</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="D28" s="5" t="s">
         <v>896</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E28" s="5">
         <v>0.2354</v>
       </c>
-      <c r="F28" s="6" t="s">
+      <c r="F28" s="5" t="s">
         <v>897</v>
       </c>
-      <c r="G28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="6" t="s">
+      <c r="G28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>898</v>
       </c>
-      <c r="I28" s="9">
+      <c r="I28" s="7">
         <v>2E-3</v>
       </c>
-      <c r="J28" s="6" t="s">
+      <c r="J28" s="5" t="s">
         <v>899</v>
       </c>
-      <c r="K28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="L28" s="6" t="s">
+      <c r="K28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L28" s="5" t="s">
         <v>900</v>
       </c>
-      <c r="M28" s="9">
+      <c r="M28" s="7">
         <v>3.1300000000000001E-2</v>
       </c>
-      <c r="N28" s="6" t="s">
+      <c r="N28" s="5" t="s">
         <v>901</v>
       </c>
-      <c r="O28" s="6">
+      <c r="O28" s="5">
         <v>0.1953</v>
       </c>
-      <c r="P28" s="6" t="s">
+      <c r="P28" s="5" t="s">
         <v>902</v>
       </c>
-      <c r="Q28" s="9">
+      <c r="Q28" s="7">
         <v>1.21E-2</v>
       </c>
-      <c r="R28" s="6" t="s">
+      <c r="R28" s="5" t="s">
         <v>903</v>
       </c>
-      <c r="S28" s="9">
+      <c r="S28" s="7">
         <v>2.7000000000000001E-3</v>
       </c>
-      <c r="T28" s="6" t="s">
+      <c r="T28" s="5" t="s">
         <v>904</v>
       </c>
-      <c r="U28" s="6">
+      <c r="U28" s="5">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="V28" s="6" t="s">
+      <c r="V28" s="5" t="s">
         <v>905</v>
       </c>
-      <c r="W28" s="6">
+      <c r="W28" s="5">
         <v>0.28449999999999998</v>
       </c>
-      <c r="X28" s="6" t="s">
+      <c r="X28" s="5" t="s">
         <v>906</v>
       </c>
-      <c r="Y28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z28" s="6" t="s">
+      <c r="Y28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z28" s="5" t="s">
         <v>907</v>
       </c>
-      <c r="AA28" s="6">
+      <c r="AA28" s="5">
         <v>0.83899999999999997</v>
       </c>
-      <c r="AB28" s="6" t="s">
+      <c r="AB28" s="5" t="s">
         <v>908</v>
       </c>
-      <c r="AC28" s="9">
+      <c r="AC28" s="7">
         <v>2.8500000000000001E-2</v>
       </c>
-      <c r="AD28" s="6" t="s">
+      <c r="AD28" s="5" t="s">
         <v>909</v>
       </c>
-      <c r="AE28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AF28" s="6" t="s">
+      <c r="AE28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF28" s="5" t="s">
         <v>910</v>
       </c>
-      <c r="AG28" s="9" t="s">
+      <c r="AG28" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A29" s="2" t="s">
         <v>260</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
     </row>
     <row r="30" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A30" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="B30" s="5" t="s">
         <v>911</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D30" s="6" t="s">
+      <c r="D30" s="5" t="s">
         <v>912</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F30" s="6" t="s">
+      <c r="F30" s="5" t="s">
         <v>913</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="H30" s="6" t="s">
+      <c r="H30" s="5" t="s">
         <v>914</v>
       </c>
       <c r="I30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="J30" s="6" t="s">
+      <c r="J30" s="5" t="s">
         <v>915</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="L30" s="6" t="s">
+      <c r="L30" s="5" t="s">
         <v>916</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="N30" s="6" t="s">
+      <c r="N30" s="5" t="s">
         <v>917</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="P30" s="6" t="s">
+      <c r="P30" s="5" t="s">
         <v>918</v>
       </c>
       <c r="Q30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="R30" s="6" t="s">
+      <c r="R30" s="5" t="s">
         <v>919</v>
       </c>
       <c r="S30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="T30" s="6" t="s">
+      <c r="T30" s="5" t="s">
         <v>920</v>
       </c>
       <c r="U30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="V30" s="6" t="s">
+      <c r="V30" s="5" t="s">
         <v>921</v>
       </c>
       <c r="W30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="X30" s="6" t="s">
+      <c r="X30" s="5" t="s">
         <v>922</v>
       </c>
       <c r="Y30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="Z30" s="6" t="s">
+      <c r="Z30" s="5" t="s">
         <v>923</v>
       </c>
       <c r="AA30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AB30" s="6" t="s">
+      <c r="AB30" s="5" t="s">
         <v>924</v>
       </c>
       <c r="AC30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AD30" s="6" t="s">
+      <c r="AD30" s="5" t="s">
         <v>925</v>
       </c>
       <c r="AE30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AF30" s="6" t="s">
+      <c r="AF30" s="5" t="s">
         <v>926</v>
       </c>
       <c r="AG30" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A31" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="B31" s="5" t="s">
         <v>927</v>
       </c>
-      <c r="C31" s="9">
+      <c r="C31" s="7">
         <v>2.9999999999999997E-4</v>
       </c>
-      <c r="D31" s="6" t="s">
+      <c r="D31" s="5" t="s">
         <v>928</v>
       </c>
-      <c r="E31" s="6">
+      <c r="E31" s="5">
         <v>0.2787</v>
       </c>
-      <c r="F31" s="6" t="s">
+      <c r="F31" s="5" t="s">
         <v>929</v>
       </c>
-      <c r="G31" s="9">
+      <c r="G31" s="7">
         <v>1.1000000000000001E-3</v>
       </c>
-      <c r="H31" s="6" t="s">
+      <c r="H31" s="5" t="s">
         <v>930</v>
       </c>
-      <c r="I31" s="6">
+      <c r="I31" s="5">
         <v>5.4300000000000001E-2</v>
       </c>
-      <c r="J31" s="6" t="s">
+      <c r="J31" s="5" t="s">
         <v>931</v>
       </c>
-      <c r="K31" s="9">
+      <c r="K31" s="7">
         <v>5.9999999999999995E-4</v>
       </c>
-      <c r="L31" s="6" t="s">
+      <c r="L31" s="5" t="s">
         <v>932</v>
       </c>
-      <c r="M31" s="6">
+      <c r="M31" s="5">
         <v>0.65210000000000001</v>
       </c>
-      <c r="N31" s="6" t="s">
+      <c r="N31" s="5" t="s">
         <v>933</v>
       </c>
-      <c r="O31" s="9">
+      <c r="O31" s="7">
         <v>4.3299999999999998E-2</v>
       </c>
-      <c r="P31" s="6" t="s">
+      <c r="P31" s="5" t="s">
         <v>934</v>
       </c>
-      <c r="Q31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R31" s="6" t="s">
+      <c r="Q31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R31" s="5" t="s">
         <v>935</v>
       </c>
-      <c r="S31" s="6">
+      <c r="S31" s="5">
         <v>0.123</v>
       </c>
-      <c r="T31" s="6" t="s">
+      <c r="T31" s="5" t="s">
         <v>936</v>
       </c>
-      <c r="U31" s="6">
+      <c r="U31" s="5">
         <v>0.14899999999999999</v>
       </c>
-      <c r="V31" s="6" t="s">
+      <c r="V31" s="5" t="s">
         <v>937</v>
       </c>
-      <c r="W31" s="6">
+      <c r="W31" s="5">
         <v>0.14979999999999999</v>
       </c>
-      <c r="X31" s="6" t="s">
+      <c r="X31" s="5" t="s">
         <v>938</v>
       </c>
-      <c r="Y31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z31" s="6" t="s">
+      <c r="Y31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z31" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="AA31" s="6">
+      <c r="AA31" s="5">
         <v>0.7329</v>
       </c>
-      <c r="AB31" s="6" t="s">
+      <c r="AB31" s="5" t="s">
         <v>939</v>
       </c>
-      <c r="AC31" s="6">
+      <c r="AC31" s="5">
         <v>0.1694</v>
       </c>
-      <c r="AD31" s="6" t="s">
+      <c r="AD31" s="5" t="s">
         <v>940</v>
       </c>
-      <c r="AE31" s="9">
+      <c r="AE31" s="7">
         <v>1.04E-2</v>
       </c>
-      <c r="AF31" s="6" t="s">
+      <c r="AF31" s="5" t="s">
         <v>941</v>
       </c>
-      <c r="AG31" s="9">
+      <c r="AG31" s="7">
         <v>2.9999999999999997E-4</v>
       </c>
     </row>
     <row r="32" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A32" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="B32" s="5" t="s">
         <v>942</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="5">
         <v>0.18290000000000001</v>
       </c>
-      <c r="D32" s="6" t="s">
+      <c r="D32" s="5" t="s">
         <v>943</v>
       </c>
-      <c r="E32" s="9">
+      <c r="E32" s="7">
         <v>6.7999999999999996E-3</v>
       </c>
-      <c r="F32" s="6" t="s">
+      <c r="F32" s="5" t="s">
         <v>944</v>
       </c>
-      <c r="G32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="6" t="s">
+      <c r="G32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H32" s="5" t="s">
         <v>945</v>
       </c>
-      <c r="I32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="6" t="s">
+      <c r="I32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J32" s="5" t="s">
         <v>946</v>
       </c>
-      <c r="K32" s="6">
+      <c r="K32" s="5">
         <v>6.4100000000000004E-2</v>
       </c>
-      <c r="L32" s="6" t="s">
+      <c r="L32" s="5" t="s">
         <v>947</v>
       </c>
-      <c r="M32" s="6">
+      <c r="M32" s="5">
         <v>5.8099999999999999E-2</v>
       </c>
-      <c r="N32" s="6" t="s">
+      <c r="N32" s="5" t="s">
         <v>948</v>
       </c>
-      <c r="O32" s="9">
+      <c r="O32" s="7">
         <v>8.9999999999999998E-4</v>
       </c>
-      <c r="P32" s="6" t="s">
+      <c r="P32" s="5" t="s">
         <v>949</v>
       </c>
-      <c r="Q32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R32" s="6" t="s">
+      <c r="Q32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R32" s="5" t="s">
         <v>950</v>
       </c>
-      <c r="S32" s="6">
+      <c r="S32" s="5">
         <v>0.45400000000000001</v>
       </c>
-      <c r="T32" s="6" t="s">
+      <c r="T32" s="5" t="s">
         <v>951</v>
       </c>
-      <c r="U32" s="6">
+      <c r="U32" s="5">
         <v>8.6999999999999994E-3</v>
       </c>
-      <c r="V32" s="6" t="s">
+      <c r="V32" s="5" t="s">
         <v>952</v>
       </c>
-      <c r="W32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="X32" s="6" t="s">
+      <c r="W32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="X32" s="5" t="s">
         <v>953</v>
       </c>
-      <c r="Y32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z32" s="6" t="s">
+      <c r="Y32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z32" s="5" t="s">
         <v>954</v>
       </c>
-      <c r="AA32" s="6">
+      <c r="AA32" s="5">
         <v>6.6600000000000006E-2</v>
       </c>
-      <c r="AB32" s="6" t="s">
+      <c r="AB32" s="5" t="s">
         <v>955</v>
       </c>
-      <c r="AC32" s="9">
+      <c r="AC32" s="7">
         <v>2.8999999999999998E-3</v>
       </c>
-      <c r="AD32" s="6" t="s">
+      <c r="AD32" s="5" t="s">
         <v>956</v>
       </c>
-      <c r="AE32" s="9">
+      <c r="AE32" s="7">
         <v>2.9999999999999997E-4</v>
       </c>
-      <c r="AF32" s="6" t="s">
+      <c r="AF32" s="5" t="s">
         <v>957</v>
       </c>
-      <c r="AG32" s="9" t="s">
+      <c r="AG32" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A33" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
       <c r="U33" s="4"/>
       <c r="V33" s="4"/>
       <c r="W33" s="4"/>
       <c r="X33" s="4"/>
       <c r="Y33" s="4"/>
       <c r="Z33" s="4"/>
       <c r="AA33" s="4"/>
       <c r="AB33" s="4"/>
       <c r="AC33" s="4"/>
       <c r="AD33" s="4"/>
       <c r="AE33" s="4"/>
       <c r="AF33" s="4"/>
       <c r="AG33" s="4"/>
     </row>
     <row r="34" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A34" s="3" t="s">
         <v>298</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>958</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D34" s="6" t="s">
+      <c r="D34" s="5" t="s">
         <v>959</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F34" s="6" t="s">
+      <c r="F34" s="5" t="s">
         <v>960</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="H34" s="6" t="s">
+      <c r="H34" s="5" t="s">
         <v>961</v>
       </c>
       <c r="I34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="J34" s="6" t="s">
+      <c r="J34" s="5" t="s">
         <v>962</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="L34" s="6" t="s">
+      <c r="L34" s="5" t="s">
         <v>963</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="N34" s="6" t="s">
+      <c r="N34" s="5" t="s">
         <v>964</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="P34" s="6" t="s">
+      <c r="P34" s="5" t="s">
         <v>965</v>
       </c>
       <c r="Q34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="R34" s="6" t="s">
+      <c r="R34" s="5" t="s">
         <v>966</v>
       </c>
       <c r="S34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="T34" s="6" t="s">
+      <c r="T34" s="5" t="s">
         <v>375</v>
       </c>
       <c r="U34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="V34" s="6" t="s">
+      <c r="V34" s="5" t="s">
         <v>62</v>
       </c>
       <c r="W34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="X34" s="6" t="s">
+      <c r="X34" s="5" t="s">
         <v>967</v>
       </c>
       <c r="Y34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="Z34" s="6" t="s">
+      <c r="Z34" s="5" t="s">
         <v>968</v>
       </c>
       <c r="AA34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AB34" s="6" t="s">
+      <c r="AB34" s="5" t="s">
         <v>969</v>
       </c>
       <c r="AC34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AD34" s="6" t="s">
+      <c r="AD34" s="5" t="s">
         <v>970</v>
       </c>
       <c r="AE34" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AF34" s="6" t="s">
+      <c r="AF34" s="5" t="s">
         <v>971</v>
       </c>
       <c r="AG34" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A35" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="B35" s="6" t="s">
+      <c r="B35" s="5" t="s">
         <v>972</v>
       </c>
-      <c r="C35" s="6">
+      <c r="C35" s="5">
         <v>8.3699999999999997E-2</v>
       </c>
-      <c r="D35" s="6" t="s">
+      <c r="D35" s="5" t="s">
         <v>973</v>
       </c>
-      <c r="E35" s="6">
+      <c r="E35" s="5">
         <v>0.2404</v>
       </c>
-      <c r="F35" s="6" t="s">
+      <c r="F35" s="5" t="s">
         <v>974</v>
       </c>
-      <c r="G35" s="6">
+      <c r="G35" s="5">
         <v>0.32819999999999999</v>
       </c>
-      <c r="H35" s="6" t="s">
+      <c r="H35" s="5" t="s">
         <v>975</v>
       </c>
-      <c r="I35" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="6" t="s">
+      <c r="I35" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J35" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="K35" s="6">
+      <c r="K35" s="5">
         <v>0.15840000000000001</v>
       </c>
-      <c r="L35" s="6" t="s">
+      <c r="L35" s="5" t="s">
         <v>977</v>
       </c>
-      <c r="M35" s="6">
+      <c r="M35" s="5">
         <v>0.13159999999999999</v>
       </c>
-      <c r="N35" s="6" t="s">
+      <c r="N35" s="5" t="s">
         <v>978</v>
       </c>
-      <c r="O35" s="9">
+      <c r="O35" s="7">
         <v>8.5000000000000006E-3</v>
       </c>
-      <c r="P35" s="6" t="s">
+      <c r="P35" s="5" t="s">
         <v>979</v>
       </c>
-      <c r="Q35" s="9">
+      <c r="Q35" s="7">
         <v>1.9199999999999998E-2</v>
       </c>
-      <c r="R35" s="6" t="s">
+      <c r="R35" s="5" t="s">
         <v>980</v>
       </c>
-      <c r="S35" s="9">
+      <c r="S35" s="7">
         <v>4.4299999999999999E-2</v>
       </c>
-      <c r="T35" s="6" t="s">
+      <c r="T35" s="5" t="s">
         <v>981</v>
       </c>
-      <c r="U35" s="6">
+      <c r="U35" s="5">
         <v>0.88200000000000001</v>
       </c>
-      <c r="V35" s="6" t="s">
+      <c r="V35" s="5" t="s">
         <v>982</v>
       </c>
-      <c r="W35" s="6">
+      <c r="W35" s="5">
         <v>0.50319999999999998</v>
       </c>
-      <c r="X35" s="6" t="s">
+      <c r="X35" s="5" t="s">
         <v>983</v>
       </c>
-      <c r="Y35" s="6">
+      <c r="Y35" s="5">
         <v>0.34670000000000001</v>
       </c>
-      <c r="Z35" s="6" t="s">
+      <c r="Z35" s="5" t="s">
         <v>984</v>
       </c>
-      <c r="AA35" s="6">
+      <c r="AA35" s="5">
         <v>0.34279999999999999</v>
       </c>
-      <c r="AB35" s="6" t="s">
+      <c r="AB35" s="5" t="s">
         <v>985</v>
       </c>
-      <c r="AC35" s="6">
+      <c r="AC35" s="5">
         <v>0.59550000000000003</v>
       </c>
-      <c r="AD35" s="6" t="s">
+      <c r="AD35" s="5" t="s">
         <v>986</v>
       </c>
-      <c r="AE35" s="6">
+      <c r="AE35" s="5">
         <v>0.42330000000000001</v>
       </c>
-      <c r="AF35" s="6" t="s">
+      <c r="AF35" s="5" t="s">
         <v>987</v>
       </c>
-      <c r="AG35" s="6">
+      <c r="AG35" s="5">
         <v>0.76700000000000002</v>
       </c>
     </row>
     <row r="36" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A36" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="B36" s="6" t="s">
+      <c r="B36" s="5" t="s">
         <v>988</v>
       </c>
-      <c r="C36" s="6">
+      <c r="C36" s="5">
         <v>0.53610000000000002</v>
       </c>
-      <c r="D36" s="6" t="s">
+      <c r="D36" s="5" t="s">
         <v>989</v>
       </c>
-      <c r="E36" s="9">
+      <c r="E36" s="7">
         <v>6.9999999999999999E-4</v>
       </c>
-      <c r="F36" s="6" t="s">
+      <c r="F36" s="5" t="s">
         <v>990</v>
       </c>
-      <c r="G36" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="6" t="s">
+      <c r="G36" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H36" s="5" t="s">
         <v>991</v>
       </c>
-      <c r="I36" s="6">
+      <c r="I36" s="5">
         <v>0.82089999999999996</v>
       </c>
-      <c r="J36" s="6" t="s">
+      <c r="J36" s="5" t="s">
         <v>992</v>
       </c>
-      <c r="K36" s="6">
+      <c r="K36" s="5">
         <v>0.1021</v>
       </c>
-      <c r="L36" s="6" t="s">
+      <c r="L36" s="5" t="s">
         <v>993</v>
       </c>
-      <c r="M36" s="9">
+      <c r="M36" s="7">
         <v>1.03E-2</v>
       </c>
-      <c r="N36" s="6" t="s">
+      <c r="N36" s="5" t="s">
         <v>994</v>
       </c>
-      <c r="O36" s="9">
+      <c r="O36" s="7">
         <v>8.0000000000000004E-4</v>
       </c>
-      <c r="P36" s="6" t="s">
+      <c r="P36" s="5" t="s">
         <v>995</v>
       </c>
-      <c r="Q36" s="9">
+      <c r="Q36" s="7">
         <v>3.4700000000000002E-2</v>
       </c>
-      <c r="R36" s="6" t="s">
+      <c r="R36" s="5" t="s">
         <v>996</v>
       </c>
-      <c r="S36" s="9">
+      <c r="S36" s="7">
         <v>9.4999999999999998E-3</v>
       </c>
-      <c r="T36" s="6" t="s">
+      <c r="T36" s="5" t="s">
         <v>997</v>
       </c>
-      <c r="U36" s="6">
+      <c r="U36" s="5">
         <v>1.8200000000000001E-2</v>
       </c>
-      <c r="V36" s="6" t="s">
+      <c r="V36" s="5" t="s">
         <v>998</v>
       </c>
-      <c r="W36" s="9">
+      <c r="W36" s="7">
         <v>1.6799999999999999E-2</v>
       </c>
-      <c r="X36" s="6" t="s">
+      <c r="X36" s="5" t="s">
         <v>999</v>
       </c>
-      <c r="Y36" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z36" s="6" t="s">
+      <c r="Y36" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z36" s="5" t="s">
         <v>1000</v>
       </c>
-      <c r="AA36" s="6">
+      <c r="AA36" s="5">
         <v>0.1133</v>
       </c>
-      <c r="AB36" s="6" t="s">
+      <c r="AB36" s="5" t="s">
         <v>1001</v>
       </c>
-      <c r="AC36" s="6">
+      <c r="AC36" s="5">
         <v>0.24879999999999999</v>
       </c>
-      <c r="AD36" s="6" t="s">
+      <c r="AD36" s="5" t="s">
         <v>1002</v>
       </c>
-      <c r="AE36" s="9">
+      <c r="AE36" s="7">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="AF36" s="6" t="s">
+      <c r="AF36" s="5" t="s">
         <v>1003</v>
       </c>
-      <c r="AG36" s="9">
+      <c r="AG36" s="7">
         <v>1.0999999999999999E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F083102-4298-448E-941C-E9CFA6E32265}">
   <dimension ref="A1:AG36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="F1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="31.08984375" customWidth="1"/>
     <col min="2" max="2" width="13.54296875" customWidth="1"/>
     <col min="3" max="3" width="15.36328125" customWidth="1"/>
     <col min="4" max="4" width="12.90625" customWidth="1"/>
     <col min="6" max="8" width="23.6328125" customWidth="1"/>
     <col min="10" max="10" width="15" customWidth="1"/>
     <col min="11" max="12" width="13.6328125" customWidth="1"/>
     <col min="16" max="16" width="14.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>4358</v>
+    <row r="1" spans="1:33" s="20" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="20" t="s">
+        <v>4353</v>
       </c>
     </row>
     <row r="2" spans="1:33" x14ac:dyDescent="0.35">
-      <c r="A2" s="23" t="s">
+      <c r="A2" t="s">
         <v>4341</v>
       </c>
     </row>
-    <row r="3" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>1004</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>1005</v>
       </c>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="17" t="s">
         <v>1006</v>
       </c>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="1" t="s">
@@ -20262,2735 +20248,2729 @@
       <c r="V3" s="17" t="s">
         <v>1009</v>
       </c>
       <c r="W3" s="17"/>
       <c r="X3" s="17"/>
       <c r="Y3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="Z3" s="17" t="s">
         <v>1010</v>
       </c>
       <c r="AA3" s="17"/>
       <c r="AB3" s="17"/>
       <c r="AC3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="AD3" s="17" t="s">
         <v>1011</v>
       </c>
       <c r="AE3" s="17"/>
       <c r="AF3" s="17"/>
       <c r="AG3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>1014</v>
       </c>
-      <c r="E4" s="4"/>
       <c r="F4" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>1014</v>
       </c>
-      <c r="I4" s="4"/>
       <c r="J4" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>1014</v>
       </c>
-      <c r="M4" s="4"/>
       <c r="N4" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>1014</v>
       </c>
-      <c r="Q4" s="4"/>
       <c r="R4" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="S4" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="T4" s="4" t="s">
         <v>1014</v>
       </c>
-      <c r="U4" s="4"/>
       <c r="V4" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="W4" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="X4" s="4" t="s">
         <v>1014</v>
       </c>
-      <c r="Y4" s="4"/>
       <c r="Z4" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="AA4" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="AB4" s="4" t="s">
         <v>1014</v>
       </c>
-      <c r="AC4" s="4"/>
       <c r="AD4" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="AE4" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="AF4" s="4" t="s">
         <v>1014</v>
       </c>
-      <c r="AG4" s="4"/>
     </row>
-    <row r="5" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="5" t="s">
         <v>1015</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="5" t="s">
         <v>1016</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>1017</v>
       </c>
-      <c r="E5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="6" t="s">
+      <c r="E5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>1018</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="5" t="s">
         <v>1019</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="5" t="s">
         <v>1020</v>
       </c>
-      <c r="I5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="6" t="s">
+      <c r="I5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J5" s="5" t="s">
         <v>1021</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="5" t="s">
         <v>1022</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="5" t="s">
         <v>1023</v>
       </c>
-      <c r="M5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="6" t="s">
+      <c r="M5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N5" s="5" t="s">
         <v>1024</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="5" t="s">
         <v>1025</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="5" t="s">
         <v>1026</v>
       </c>
-      <c r="Q5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="6" t="s">
+      <c r="Q5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R5" s="5" t="s">
         <v>1027</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="5" t="s">
         <v>1028</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="5" t="s">
         <v>1029</v>
       </c>
-      <c r="U5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V5" s="6" t="s">
+      <c r="U5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="V5" s="5" t="s">
         <v>1030</v>
       </c>
-      <c r="W5" s="6" t="s">
+      <c r="W5" s="5" t="s">
         <v>1031</v>
       </c>
-      <c r="X5" s="6" t="s">
+      <c r="X5" s="5" t="s">
         <v>1032</v>
       </c>
-      <c r="Y5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z5" s="6" t="s">
+      <c r="Y5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z5" s="5" t="s">
         <v>1033</v>
       </c>
-      <c r="AA5" s="6" t="s">
+      <c r="AA5" s="5" t="s">
         <v>1034</v>
       </c>
-      <c r="AB5" s="6" t="s">
+      <c r="AB5" s="5" t="s">
         <v>1035</v>
       </c>
-      <c r="AC5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD5" s="6" t="s">
+      <c r="AC5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD5" s="5" t="s">
         <v>1036</v>
       </c>
-      <c r="AE5" s="6" t="s">
+      <c r="AE5" s="5" t="s">
         <v>1037</v>
       </c>
-      <c r="AF5" s="6" t="s">
+      <c r="AF5" s="5" t="s">
         <v>1038</v>
       </c>
-      <c r="AG5" s="7" t="s">
+      <c r="AG5" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="5" t="s">
         <v>1039</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="5" t="s">
         <v>1040</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>1041</v>
       </c>
-      <c r="E6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="6" t="s">
+      <c r="E6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>1042</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G6" s="5" t="s">
         <v>1043</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H6" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I6" s="5">
         <v>5.0999999999999997E-2</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J6" s="5" t="s">
         <v>1044</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K6" s="5" t="s">
         <v>1045</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L6" s="5" t="s">
         <v>1046</v>
       </c>
-      <c r="M6" s="6">
+      <c r="M6" s="5">
         <v>0.20799999999999999</v>
       </c>
-      <c r="N6" s="6" t="s">
+      <c r="N6" s="5" t="s">
         <v>1047</v>
       </c>
-      <c r="O6" s="6" t="s">
+      <c r="O6" s="5" t="s">
         <v>1048</v>
       </c>
-      <c r="P6" s="6" t="s">
+      <c r="P6" s="5" t="s">
         <v>1049</v>
       </c>
-      <c r="Q6" s="9">
+      <c r="Q6" s="7">
         <v>2.8E-3</v>
       </c>
-      <c r="R6" s="6" t="s">
+      <c r="R6" s="5" t="s">
         <v>1050</v>
       </c>
-      <c r="S6" s="6" t="s">
+      <c r="S6" s="5" t="s">
         <v>1051</v>
       </c>
-      <c r="T6" s="6" t="s">
+      <c r="T6" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="U6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="V6" s="6" t="s">
+      <c r="U6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="V6" s="5" t="s">
         <v>1053</v>
       </c>
-      <c r="W6" s="6" t="s">
+      <c r="W6" s="5" t="s">
         <v>1054</v>
       </c>
-      <c r="X6" s="6" t="s">
+      <c r="X6" s="5" t="s">
         <v>1055</v>
       </c>
-      <c r="Y6" s="9">
+      <c r="Y6" s="7">
         <v>6.6E-3</v>
       </c>
-      <c r="Z6" s="6" t="s">
+      <c r="Z6" s="5" t="s">
         <v>1056</v>
       </c>
-      <c r="AA6" s="6" t="s">
+      <c r="AA6" s="5" t="s">
         <v>1057</v>
       </c>
-      <c r="AB6" s="6" t="s">
+      <c r="AB6" s="5" t="s">
         <v>1058</v>
       </c>
-      <c r="AC6" s="10">
+      <c r="AC6" s="6">
         <v>3.0999999999999999E-3</v>
       </c>
-      <c r="AD6" s="6" t="s">
+      <c r="AD6" s="5" t="s">
         <v>1059</v>
       </c>
-      <c r="AE6" s="6" t="s">
+      <c r="AE6" s="5" t="s">
         <v>1060</v>
       </c>
-      <c r="AF6" s="6" t="s">
+      <c r="AF6" s="5" t="s">
         <v>1061</v>
       </c>
-      <c r="AG6" s="9">
+      <c r="AG6" s="7">
         <v>2.9999999999999997E-4</v>
       </c>
     </row>
-    <row r="7" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="5" t="s">
         <v>1062</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="C8" s="5" t="s">
         <v>1063</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="5" t="s">
         <v>1064</v>
       </c>
-      <c r="E8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="6" t="s">
+      <c r="E8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="5" t="s">
         <v>1065</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="5" t="s">
         <v>1066</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="5" t="s">
         <v>1067</v>
       </c>
-      <c r="I8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="6" t="s">
+      <c r="I8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>1068</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" s="5" t="s">
         <v>1069</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="5" t="s">
         <v>1070</v>
       </c>
-      <c r="M8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="6" t="s">
+      <c r="M8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N8" s="5" t="s">
         <v>1071</v>
       </c>
-      <c r="O8" s="6" t="s">
+      <c r="O8" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="P8" s="6" t="s">
+      <c r="P8" s="5" t="s">
         <v>1072</v>
       </c>
-      <c r="Q8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="6" t="s">
+      <c r="Q8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R8" s="5" t="s">
         <v>1073</v>
       </c>
-      <c r="S8" s="6" t="s">
+      <c r="S8" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="T8" s="6" t="s">
+      <c r="T8" s="5" t="s">
         <v>1074</v>
       </c>
-      <c r="U8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V8" s="6" t="s">
+      <c r="U8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="V8" s="5" t="s">
         <v>1075</v>
       </c>
-      <c r="W8" s="6" t="s">
+      <c r="W8" s="5" t="s">
         <v>1076</v>
       </c>
-      <c r="X8" s="6" t="s">
+      <c r="X8" s="5" t="s">
         <v>1077</v>
       </c>
-      <c r="Y8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z8" s="6" t="s">
+      <c r="Y8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z8" s="5" t="s">
         <v>1078</v>
       </c>
-      <c r="AA8" s="6" t="s">
+      <c r="AA8" s="5" t="s">
         <v>1079</v>
       </c>
-      <c r="AB8" s="6" t="s">
+      <c r="AB8" s="5" t="s">
         <v>1080</v>
       </c>
-      <c r="AC8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD8" s="6" t="s">
+      <c r="AC8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD8" s="5" t="s">
         <v>1081</v>
       </c>
-      <c r="AE8" s="6" t="s">
+      <c r="AE8" s="5" t="s">
         <v>1082</v>
       </c>
-      <c r="AF8" s="6" t="s">
+      <c r="AF8" s="5" t="s">
         <v>1083</v>
       </c>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="5" t="s">
         <v>1084</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="5" t="s">
         <v>1085</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="5" t="s">
         <v>1086</v>
       </c>
-      <c r="E9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="6" t="s">
+      <c r="E9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="5" t="s">
         <v>1087</v>
       </c>
-      <c r="G9" s="6" t="s">
+      <c r="G9" s="5" t="s">
         <v>1088</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="5" t="s">
         <v>1089</v>
       </c>
-      <c r="I9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="6" t="s">
+      <c r="I9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9" s="5" t="s">
         <v>1090</v>
       </c>
-      <c r="K9" s="6" t="s">
+      <c r="K9" s="5" t="s">
         <v>1091</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="L9" s="5" t="s">
         <v>1092</v>
       </c>
-      <c r="M9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="6" t="s">
+      <c r="M9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N9" s="5" t="s">
         <v>1093</v>
       </c>
-      <c r="O9" s="6" t="s">
+      <c r="O9" s="5" t="s">
         <v>1094</v>
       </c>
-      <c r="P9" s="6" t="s">
+      <c r="P9" s="5" t="s">
         <v>1095</v>
       </c>
-      <c r="Q9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="6" t="s">
+      <c r="Q9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R9" s="5" t="s">
         <v>1096</v>
       </c>
-      <c r="S9" s="6" t="s">
+      <c r="S9" s="5" t="s">
         <v>1097</v>
       </c>
-      <c r="T9" s="6" t="s">
+      <c r="T9" s="5" t="s">
         <v>1098</v>
       </c>
-      <c r="U9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="V9" s="6" t="s">
+      <c r="U9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="V9" s="5" t="s">
         <v>1099</v>
       </c>
-      <c r="W9" s="6" t="s">
+      <c r="W9" s="5" t="s">
         <v>1100</v>
       </c>
-      <c r="X9" s="6" t="s">
+      <c r="X9" s="5" t="s">
         <v>1101</v>
       </c>
-      <c r="Y9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z9" s="6" t="s">
+      <c r="Y9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z9" s="5" t="s">
         <v>1102</v>
       </c>
-      <c r="AA9" s="6" t="s">
+      <c r="AA9" s="5" t="s">
         <v>1103</v>
       </c>
-      <c r="AB9" s="6" t="s">
+      <c r="AB9" s="5" t="s">
         <v>1104</v>
       </c>
-      <c r="AC9" s="10">
+      <c r="AC9" s="6">
         <v>8.9999999999999998E-4</v>
       </c>
-      <c r="AD9" s="6" t="s">
+      <c r="AD9" s="5" t="s">
         <v>1099</v>
       </c>
-      <c r="AE9" s="6" t="s">
+      <c r="AE9" s="5" t="s">
         <v>1105</v>
       </c>
-      <c r="AF9" s="6" t="s">
+      <c r="AF9" s="5" t="s">
         <v>1092</v>
       </c>
-      <c r="AG9" s="9">
+      <c r="AG9" s="7">
         <v>1.4E-3</v>
       </c>
     </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="5" t="s">
         <v>1106</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="5" t="s">
         <v>1107</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" s="5" t="s">
         <v>1108</v>
       </c>
-      <c r="E10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="6" t="s">
+      <c r="E10" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>1109</v>
       </c>
-      <c r="G10" s="6" t="s">
+      <c r="G10" s="5" t="s">
         <v>1106</v>
       </c>
-      <c r="H10" s="6" t="s">
+      <c r="H10" s="5" t="s">
         <v>1110</v>
       </c>
-      <c r="I10" s="9">
+      <c r="I10" s="7">
         <v>1.01E-2</v>
       </c>
-      <c r="J10" s="6" t="s">
+      <c r="J10" s="5" t="s">
         <v>824</v>
       </c>
-      <c r="K10" s="6" t="s">
+      <c r="K10" s="5" t="s">
         <v>1111</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="L10" s="5" t="s">
         <v>1112</v>
       </c>
-      <c r="M10" s="9">
+      <c r="M10" s="7">
         <v>2E-3</v>
       </c>
-      <c r="N10" s="6" t="s">
+      <c r="N10" s="5" t="s">
         <v>1113</v>
       </c>
-      <c r="O10" s="6" t="s">
+      <c r="O10" s="5" t="s">
         <v>1114</v>
       </c>
-      <c r="P10" s="6" t="s">
+      <c r="P10" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="Q10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="6" t="s">
+      <c r="Q10" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R10" s="5" t="s">
         <v>1115</v>
       </c>
-      <c r="S10" s="6" t="s">
+      <c r="S10" s="5" t="s">
         <v>1116</v>
       </c>
-      <c r="T10" s="6" t="s">
+      <c r="T10" s="5" t="s">
         <v>1117</v>
       </c>
-      <c r="U10" s="6">
+      <c r="U10" s="5">
         <v>0.36220000000000002</v>
       </c>
-      <c r="V10" s="6" t="s">
+      <c r="V10" s="5" t="s">
         <v>1118</v>
       </c>
-      <c r="W10" s="6" t="s">
+      <c r="W10" s="5" t="s">
         <v>1119</v>
       </c>
-      <c r="X10" s="6" t="s">
+      <c r="X10" s="5" t="s">
         <v>1120</v>
       </c>
-      <c r="Y10" s="6">
+      <c r="Y10" s="5">
         <v>0.20580000000000001</v>
       </c>
-      <c r="Z10" s="6" t="s">
+      <c r="Z10" s="5" t="s">
         <v>1121</v>
       </c>
-      <c r="AA10" s="6" t="s">
+      <c r="AA10" s="5" t="s">
         <v>1122</v>
       </c>
-      <c r="AB10" s="6" t="s">
+      <c r="AB10" s="5" t="s">
         <v>1123</v>
       </c>
-      <c r="AC10" s="6">
+      <c r="AC10" s="5">
         <v>0.11700000000000001</v>
       </c>
-      <c r="AD10" s="6" t="s">
+      <c r="AD10" s="5" t="s">
         <v>1124</v>
       </c>
-      <c r="AE10" s="6" t="s">
+      <c r="AE10" s="5" t="s">
         <v>1125</v>
       </c>
-      <c r="AF10" s="6" t="s">
+      <c r="AF10" s="5" t="s">
         <v>1126</v>
       </c>
-      <c r="AG10" s="6">
+      <c r="AG10" s="5">
         <v>0.37880000000000003</v>
       </c>
     </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="5" t="s">
         <v>1127</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="C11" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="D11" s="6" t="s">
+      <c r="D11" s="5" t="s">
         <v>1128</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="4">
         <v>0.95679999999999998</v>
       </c>
-      <c r="F11" s="6" t="s">
+      <c r="F11" s="5" t="s">
         <v>1129</v>
       </c>
-      <c r="G11" s="6" t="s">
+      <c r="G11" s="5" t="s">
         <v>1130</v>
       </c>
-      <c r="H11" s="6" t="s">
+      <c r="H11" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="I11" s="6">
+      <c r="I11" s="5">
         <v>0.8125</v>
       </c>
-      <c r="J11" s="6" t="s">
+      <c r="J11" s="5" t="s">
         <v>1131</v>
       </c>
-      <c r="K11" s="6" t="s">
+      <c r="K11" s="5" t="s">
         <v>1132</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="L11" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="M11" s="6">
+      <c r="M11" s="5">
         <v>0.93920000000000003</v>
       </c>
-      <c r="N11" s="6" t="s">
+      <c r="N11" s="5" t="s">
         <v>1133</v>
       </c>
-      <c r="O11" s="6" t="s">
+      <c r="O11" s="5" t="s">
         <v>1127</v>
       </c>
-      <c r="P11" s="6" t="s">
+      <c r="P11" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="Q11" s="6">
+      <c r="Q11" s="5">
         <v>0.96230000000000004</v>
       </c>
-      <c r="R11" s="6" t="s">
+      <c r="R11" s="5" t="s">
         <v>1134</v>
       </c>
-      <c r="S11" s="6" t="s">
+      <c r="S11" s="5" t="s">
         <v>1133</v>
       </c>
-      <c r="T11" s="6" t="s">
+      <c r="T11" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="U11">
+      <c r="U11" s="4">
         <v>0.9899</v>
       </c>
-      <c r="V11" s="6" t="s">
+      <c r="V11" s="5" t="s">
         <v>1135</v>
       </c>
-      <c r="W11" s="6" t="s">
+      <c r="W11" s="5" t="s">
         <v>1136</v>
       </c>
-      <c r="X11" s="6" t="s">
+      <c r="X11" s="5" t="s">
         <v>1130</v>
       </c>
-      <c r="Y11" s="6">
+      <c r="Y11" s="5">
         <v>0.91320000000000001</v>
       </c>
-      <c r="Z11" s="6" t="s">
+      <c r="Z11" s="5" t="s">
         <v>1137</v>
       </c>
-      <c r="AA11" s="6" t="s">
+      <c r="AA11" s="5" t="s">
         <v>1138</v>
       </c>
-      <c r="AB11" s="6" t="s">
+      <c r="AB11" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="AC11">
+      <c r="AC11" s="4">
         <v>0.94320000000000004</v>
       </c>
-      <c r="AD11" s="6" t="s">
+      <c r="AD11" s="5" t="s">
         <v>1139</v>
       </c>
-      <c r="AE11" s="6" t="s">
+      <c r="AE11" s="5" t="s">
         <v>1140</v>
       </c>
-      <c r="AF11" s="6" t="s">
+      <c r="AF11" s="5" t="s">
         <v>1131</v>
       </c>
-      <c r="AG11" s="6">
+      <c r="AG11" s="5">
         <v>0.64539999999999997</v>
       </c>
     </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="5" t="s">
         <v>1141</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="C12" s="5" t="s">
         <v>1142</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="5" t="s">
         <v>1143</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="4">
         <v>0.44719999999999999</v>
       </c>
-      <c r="F12" s="6" t="s">
+      <c r="F12" s="5" t="s">
         <v>409</v>
       </c>
-      <c r="G12" s="6" t="s">
+      <c r="G12" s="5" t="s">
         <v>1144</v>
       </c>
-      <c r="H12" s="6" t="s">
+      <c r="H12" s="5" t="s">
         <v>1145</v>
       </c>
-      <c r="I12" s="6">
+      <c r="I12" s="5">
         <v>0.41620000000000001</v>
       </c>
-      <c r="J12" s="6" t="s">
+      <c r="J12" s="5" t="s">
         <v>1146</v>
       </c>
-      <c r="K12" s="6" t="s">
+      <c r="K12" s="5" t="s">
         <v>1147</v>
       </c>
-      <c r="L12" s="6" t="s">
+      <c r="L12" s="5" t="s">
         <v>1148</v>
       </c>
-      <c r="M12" s="6">
+      <c r="M12" s="5">
         <v>0.46870000000000001</v>
       </c>
-      <c r="N12" s="6" t="s">
+      <c r="N12" s="5" t="s">
         <v>1149</v>
       </c>
-      <c r="O12" s="6" t="s">
+      <c r="O12" s="5" t="s">
         <v>1150</v>
       </c>
-      <c r="P12" s="6" t="s">
+      <c r="P12" s="5" t="s">
         <v>1151</v>
       </c>
-      <c r="Q12" s="6">
+      <c r="Q12" s="5">
         <v>0.2044</v>
       </c>
-      <c r="R12" s="6" t="s">
+      <c r="R12" s="5" t="s">
         <v>1152</v>
       </c>
-      <c r="S12" s="6" t="s">
+      <c r="S12" s="5" t="s">
         <v>1153</v>
       </c>
-      <c r="T12" s="6" t="s">
+      <c r="T12" s="5" t="s">
         <v>1154</v>
       </c>
-      <c r="U12" s="6">
+      <c r="U12" s="5">
         <v>5.0999999999999997E-2</v>
       </c>
-      <c r="V12" s="6" t="s">
+      <c r="V12" s="5" t="s">
         <v>1155</v>
       </c>
-      <c r="W12" s="6" t="s">
+      <c r="W12" s="5" t="s">
         <v>1156</v>
       </c>
-      <c r="X12" s="6" t="s">
+      <c r="X12" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="Y12" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z12" s="6" t="s">
+      <c r="Y12" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z12" s="5" t="s">
         <v>1157</v>
       </c>
-      <c r="AA12" s="6" t="s">
+      <c r="AA12" s="5" t="s">
         <v>1158</v>
       </c>
-      <c r="AB12" s="6" t="s">
+      <c r="AB12" s="5" t="s">
         <v>1159</v>
       </c>
-      <c r="AC12">
+      <c r="AC12" s="4">
         <v>4.87E-2</v>
       </c>
-      <c r="AD12" s="6" t="s">
+      <c r="AD12" s="5" t="s">
         <v>1160</v>
       </c>
-      <c r="AE12" s="6" t="s">
+      <c r="AE12" s="5" t="s">
         <v>1161</v>
       </c>
-      <c r="AF12" s="6" t="s">
+      <c r="AF12" s="5" t="s">
         <v>676</v>
       </c>
-      <c r="AG12" s="9">
+      <c r="AG12" s="7">
         <v>1.9E-3</v>
       </c>
     </row>
-    <row r="13" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A13" s="2" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="14" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="5" t="s">
         <v>1162</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>1163</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="D14" s="5" t="s">
         <v>1164</v>
       </c>
-      <c r="E14" s="9">
+      <c r="E14" s="7">
         <v>5.9999999999999995E-4</v>
       </c>
-      <c r="F14" s="6" t="s">
+      <c r="F14" s="5" t="s">
         <v>1165</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="G14" s="5" t="s">
         <v>1166</v>
       </c>
-      <c r="H14" s="6" t="s">
+      <c r="H14" s="5" t="s">
         <v>1167</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>0.28070000000000001</v>
       </c>
-      <c r="J14" s="6" t="s">
+      <c r="J14" s="5" t="s">
         <v>1168</v>
       </c>
-      <c r="K14" s="6" t="s">
+      <c r="K14" s="5" t="s">
         <v>1169</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="L14" s="5" t="s">
         <v>1170</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>8.0699999999999994E-2</v>
       </c>
-      <c r="N14" s="6" t="s">
+      <c r="N14" s="5" t="s">
         <v>1171</v>
       </c>
-      <c r="O14" s="6" t="s">
+      <c r="O14" s="5" t="s">
         <v>1172</v>
       </c>
-      <c r="P14" s="6" t="s">
+      <c r="P14" s="5" t="s">
         <v>1173</v>
       </c>
-      <c r="Q14" s="9">
+      <c r="Q14" s="7">
         <v>1E-3</v>
       </c>
-      <c r="R14" s="6" t="s">
+      <c r="R14" s="5" t="s">
         <v>1174</v>
       </c>
-      <c r="S14" s="6" t="s">
+      <c r="S14" s="5" t="s">
         <v>1175</v>
       </c>
-      <c r="T14" s="6" t="s">
+      <c r="T14" s="5" t="s">
         <v>1176</v>
       </c>
-      <c r="U14" s="9">
+      <c r="U14" s="7">
         <v>4.5999999999999999E-3</v>
       </c>
-      <c r="V14" s="6" t="s">
+      <c r="V14" s="5" t="s">
         <v>1177</v>
       </c>
-      <c r="W14" s="6" t="s">
+      <c r="W14" s="5" t="s">
         <v>1178</v>
       </c>
-      <c r="X14" s="6" t="s">
+      <c r="X14" s="5" t="s">
         <v>1179</v>
       </c>
-      <c r="Y14" s="9">
+      <c r="Y14" s="7">
         <v>1.1000000000000001E-3</v>
       </c>
-      <c r="Z14" s="6" t="s">
+      <c r="Z14" s="5" t="s">
         <v>1180</v>
       </c>
-      <c r="AA14" s="6" t="s">
+      <c r="AA14" s="5" t="s">
         <v>1181</v>
       </c>
-      <c r="AB14" s="6" t="s">
+      <c r="AB14" s="5" t="s">
         <v>1182</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AC14" s="5">
         <v>9.2700000000000005E-2</v>
       </c>
-      <c r="AD14" s="6" t="s">
+      <c r="AD14" s="5" t="s">
         <v>1183</v>
       </c>
-      <c r="AE14" s="6" t="s">
+      <c r="AE14" s="5" t="s">
         <v>1184</v>
       </c>
-      <c r="AF14" s="6" t="s">
+      <c r="AF14" s="5" t="s">
         <v>1167</v>
       </c>
-      <c r="AG14" s="9">
+      <c r="AG14" s="7">
         <v>8.0000000000000004E-4</v>
       </c>
     </row>
-    <row r="15" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="5" t="s">
         <v>1185</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>1186</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="D15" s="5" t="s">
         <v>1187</v>
       </c>
-      <c r="E15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="6" t="s">
+      <c r="E15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>1188</v>
       </c>
-      <c r="G15" s="6" t="s">
+      <c r="G15" s="5" t="s">
         <v>1189</v>
       </c>
-      <c r="H15" s="6" t="s">
+      <c r="H15" s="5" t="s">
         <v>1190</v>
       </c>
-      <c r="I15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="6" t="s">
+      <c r="I15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J15" s="5" t="s">
         <v>1191</v>
       </c>
-      <c r="K15" s="6" t="s">
+      <c r="K15" s="5" t="s">
         <v>1192</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="L15" s="5" t="s">
         <v>1193</v>
       </c>
-      <c r="M15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="6" t="s">
+      <c r="M15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N15" s="5" t="s">
         <v>1194</v>
       </c>
-      <c r="O15" s="6" t="s">
+      <c r="O15" s="5" t="s">
         <v>1195</v>
       </c>
-      <c r="P15" s="6" t="s">
+      <c r="P15" s="5" t="s">
         <v>1196</v>
       </c>
-      <c r="Q15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="6" t="s">
+      <c r="Q15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R15" s="5" t="s">
         <v>1197</v>
       </c>
-      <c r="S15" s="6" t="s">
+      <c r="S15" s="5" t="s">
         <v>1198</v>
       </c>
-      <c r="T15" s="6" t="s">
+      <c r="T15" s="5" t="s">
         <v>1199</v>
       </c>
-      <c r="U15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V15" s="6" t="s">
+      <c r="U15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="V15" s="5" t="s">
         <v>1200</v>
       </c>
-      <c r="W15" s="6" t="s">
+      <c r="W15" s="5" t="s">
         <v>1201</v>
       </c>
-      <c r="X15" s="6" t="s">
+      <c r="X15" s="5" t="s">
         <v>342</v>
       </c>
-      <c r="Y15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z15" s="6" t="s">
+      <c r="Y15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z15" s="5" t="s">
         <v>1202</v>
       </c>
-      <c r="AA15" s="6" t="s">
+      <c r="AA15" s="5" t="s">
         <v>1203</v>
       </c>
-      <c r="AB15" s="6" t="s">
+      <c r="AB15" s="5" t="s">
         <v>1204</v>
       </c>
-      <c r="AC15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD15" s="6" t="s">
+      <c r="AC15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD15" s="5" t="s">
         <v>1205</v>
       </c>
-      <c r="AE15" s="6" t="s">
+      <c r="AE15" s="5" t="s">
         <v>1206</v>
       </c>
-      <c r="AF15" s="6" t="s">
+      <c r="AF15" s="5" t="s">
         <v>1207</v>
       </c>
-      <c r="AG15" s="7" t="s">
+      <c r="AG15" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A16" s="2" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="17" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A17" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="B17" s="5" t="s">
         <v>1208</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>1209</v>
       </c>
-      <c r="D17" s="6" t="s">
+      <c r="D17" s="5" t="s">
         <v>1210</v>
       </c>
-      <c r="E17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6" t="s">
+      <c r="E17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="5" t="s">
         <v>1211</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>1212</v>
       </c>
-      <c r="H17" s="6" t="s">
+      <c r="H17" s="5" t="s">
         <v>1213</v>
       </c>
-      <c r="I17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6" t="s">
+      <c r="I17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J17" s="5" t="s">
         <v>1214</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17" s="5" t="s">
         <v>1215</v>
       </c>
-      <c r="L17" s="6" t="s">
+      <c r="L17" s="5" t="s">
         <v>1216</v>
       </c>
-      <c r="M17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6" t="s">
+      <c r="M17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N17" s="5" t="s">
         <v>1217</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>1218</v>
       </c>
-      <c r="P17" s="6" t="s">
+      <c r="P17" s="5" t="s">
         <v>1219</v>
       </c>
-      <c r="Q17" s="9">
+      <c r="Q17" s="7">
         <v>6.6E-3</v>
       </c>
-      <c r="R17" s="6" t="s">
+      <c r="R17" s="5" t="s">
         <v>1220</v>
       </c>
-      <c r="S17" s="6" t="s">
+      <c r="S17" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="T17" s="6" t="s">
+      <c r="T17" s="5" t="s">
         <v>1219</v>
       </c>
-      <c r="U17" s="6">
+      <c r="U17" s="5">
         <v>0.90710000000000002</v>
       </c>
-      <c r="V17" s="6" t="s">
+      <c r="V17" s="5" t="s">
         <v>1221</v>
       </c>
-      <c r="W17" s="6" t="s">
+      <c r="W17" s="5" t="s">
         <v>1222</v>
       </c>
-      <c r="X17" s="6" t="s">
+      <c r="X17" s="5" t="s">
         <v>1223</v>
       </c>
-      <c r="Y17" s="9">
+      <c r="Y17" s="7">
         <v>1E-4</v>
       </c>
-      <c r="Z17" s="6" t="s">
+      <c r="Z17" s="5" t="s">
         <v>1224</v>
       </c>
-      <c r="AA17" s="6" t="s">
+      <c r="AA17" s="5" t="s">
         <v>1225</v>
       </c>
-      <c r="AB17" s="6" t="s">
+      <c r="AB17" s="5" t="s">
         <v>1226</v>
       </c>
-      <c r="AC17" s="9">
+      <c r="AC17" s="7">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="AD17" s="6" t="s">
+      <c r="AD17" s="5" t="s">
         <v>1227</v>
       </c>
-      <c r="AE17" s="6" t="s">
+      <c r="AE17" s="5" t="s">
         <v>1228</v>
       </c>
-      <c r="AF17" s="6" t="s">
+      <c r="AF17" s="5" t="s">
         <v>1229</v>
       </c>
-      <c r="AG17" s="9">
+      <c r="AG17" s="7">
         <v>2.87E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="B18" s="5" t="s">
         <v>1230</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>1231</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="D18" s="5" t="s">
         <v>1232</v>
       </c>
-      <c r="E18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="6" t="s">
+      <c r="E18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" s="5" t="s">
         <v>1233</v>
       </c>
-      <c r="G18" s="6" t="s">
+      <c r="G18" s="5" t="s">
         <v>1234</v>
       </c>
-      <c r="H18" s="6" t="s">
+      <c r="H18" s="5" t="s">
         <v>1235</v>
       </c>
-      <c r="I18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="6" t="s">
+      <c r="I18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J18" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>1236</v>
       </c>
-      <c r="L18" s="6" t="s">
+      <c r="L18" s="5" t="s">
         <v>1237</v>
       </c>
-      <c r="M18" s="9">
+      <c r="M18" s="7">
         <v>2.7900000000000001E-2</v>
       </c>
-      <c r="N18" s="6" t="s">
+      <c r="N18" s="5" t="s">
         <v>1238</v>
       </c>
-      <c r="O18" s="6" t="s">
+      <c r="O18" s="5" t="s">
         <v>1239</v>
       </c>
-      <c r="P18" s="6" t="s">
+      <c r="P18" s="5" t="s">
         <v>1240</v>
       </c>
-      <c r="Q18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="6" t="s">
+      <c r="Q18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R18" s="5" t="s">
         <v>1241</v>
       </c>
-      <c r="S18" s="6" t="s">
+      <c r="S18" s="5" t="s">
         <v>1242</v>
       </c>
-      <c r="T18" s="6" t="s">
+      <c r="T18" s="5" t="s">
         <v>1240</v>
       </c>
-      <c r="U18" s="6">
+      <c r="U18" s="5">
         <v>0.25609999999999999</v>
       </c>
-      <c r="V18" s="6" t="s">
+      <c r="V18" s="5" t="s">
         <v>1243</v>
       </c>
-      <c r="W18" s="6" t="s">
+      <c r="W18" s="5" t="s">
         <v>1244</v>
       </c>
-      <c r="X18" s="6" t="s">
+      <c r="X18" s="5" t="s">
         <v>1245</v>
       </c>
-      <c r="Y18" s="9">
+      <c r="Y18" s="7">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="Z18" s="6" t="s">
+      <c r="Z18" s="5" t="s">
         <v>1246</v>
       </c>
-      <c r="AA18" s="6" t="s">
+      <c r="AA18" s="5" t="s">
         <v>1247</v>
       </c>
-      <c r="AB18" s="6" t="s">
+      <c r="AB18" s="5" t="s">
         <v>1248</v>
       </c>
-      <c r="AC18" s="9">
+      <c r="AC18" s="7">
         <v>1.6999999999999999E-3</v>
       </c>
-      <c r="AD18" s="6" t="s">
+      <c r="AD18" s="5" t="s">
         <v>1249</v>
       </c>
-      <c r="AE18" s="6" t="s">
+      <c r="AE18" s="5" t="s">
         <v>1250</v>
       </c>
-      <c r="AF18" s="6" t="s">
+      <c r="AF18" s="5" t="s">
         <v>1251</v>
       </c>
-      <c r="AG18" s="9">
+      <c r="AG18" s="7">
         <v>2.2000000000000001E-3</v>
       </c>
     </row>
-    <row r="19" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B19" s="5" t="s">
         <v>1252</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="5" t="s">
         <v>1253</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="D19" s="5" t="s">
         <v>1254</v>
       </c>
-      <c r="E19" s="9">
+      <c r="E19" s="7">
         <v>1E-3</v>
       </c>
-      <c r="F19" s="6" t="s">
+      <c r="F19" s="5" t="s">
         <v>1255</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="H19" s="6" t="s">
+      <c r="H19" s="5" t="s">
         <v>1256</v>
       </c>
-      <c r="I19" s="9">
+      <c r="I19" s="7">
         <v>4.8999999999999998E-3</v>
       </c>
-      <c r="J19" s="6" t="s">
+      <c r="J19" s="5" t="s">
         <v>476</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="L19" s="6" t="s">
+      <c r="L19" s="5" t="s">
         <v>1258</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="6">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="N19" s="6" t="s">
+      <c r="N19" s="5" t="s">
         <v>1259</v>
       </c>
-      <c r="O19" s="6" t="s">
+      <c r="O19" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="P19" s="6" t="s">
+      <c r="P19" s="5" t="s">
         <v>1260</v>
       </c>
-      <c r="Q19" s="6">
+      <c r="Q19" s="5">
         <v>9.4299999999999995E-2</v>
       </c>
-      <c r="R19" s="6" t="s">
+      <c r="R19" s="5" t="s">
         <v>1261</v>
       </c>
-      <c r="S19" s="6" t="s">
+      <c r="S19" s="5" t="s">
         <v>1262</v>
       </c>
-      <c r="T19" s="6" t="s">
+      <c r="T19" s="5" t="s">
         <v>1263</v>
       </c>
-      <c r="U19" s="9">
+      <c r="U19" s="7">
         <v>3.4799999999999998E-2</v>
       </c>
-      <c r="V19" s="6" t="s">
+      <c r="V19" s="5" t="s">
         <v>1264</v>
       </c>
-      <c r="W19" s="6" t="s">
+      <c r="W19" s="5" t="s">
         <v>1265</v>
       </c>
-      <c r="X19" s="6" t="s">
+      <c r="X19" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="Y19" s="9">
+      <c r="Y19" s="7">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="Z19" s="6" t="s">
+      <c r="Z19" s="5" t="s">
         <v>1266</v>
       </c>
-      <c r="AA19" s="6" t="s">
+      <c r="AA19" s="5" t="s">
         <v>1267</v>
       </c>
-      <c r="AB19" s="6" t="s">
+      <c r="AB19" s="5" t="s">
         <v>1268</v>
       </c>
-      <c r="AC19" s="10">
+      <c r="AC19" s="6">
         <v>4.1999999999999997E-3</v>
       </c>
-      <c r="AD19" s="6" t="s">
+      <c r="AD19" s="5" t="s">
         <v>1269</v>
       </c>
-      <c r="AE19" s="6" t="s">
+      <c r="AE19" s="5" t="s">
         <v>1270</v>
       </c>
-      <c r="AF19" s="6" t="s">
+      <c r="AF19" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="AG19" s="9">
+      <c r="AG19" s="7">
         <v>5.3E-3</v>
       </c>
     </row>
-    <row r="20" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="5" t="s">
         <v>1271</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="5" t="s">
         <v>1272</v>
       </c>
-      <c r="D20" s="6" t="s">
+      <c r="D20" s="5" t="s">
         <v>462</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="F20" s="6" t="s">
+      <c r="F20" s="5" t="s">
         <v>1273</v>
       </c>
-      <c r="G20" s="6" t="s">
+      <c r="G20" s="5" t="s">
         <v>1274</v>
       </c>
-      <c r="H20" s="6" t="s">
+      <c r="H20" s="5" t="s">
         <v>476</v>
       </c>
-      <c r="I20" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="6" t="s">
+      <c r="I20" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="J20" s="5" t="s">
         <v>1275</v>
       </c>
-      <c r="K20" s="6" t="s">
+      <c r="K20" s="5" t="s">
         <v>1276</v>
       </c>
-      <c r="L20" s="6" t="s">
+      <c r="L20" s="5" t="s">
         <v>1277</v>
       </c>
-      <c r="M20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="6" t="s">
+      <c r="M20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N20" s="5" t="s">
         <v>1278</v>
       </c>
-      <c r="O20" s="6" t="s">
+      <c r="O20" s="5" t="s">
         <v>1278</v>
       </c>
-      <c r="P20" s="6" t="s">
+      <c r="P20" s="5" t="s">
         <v>1279</v>
       </c>
-      <c r="Q20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="6" t="s">
+      <c r="Q20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R20" s="5" t="s">
         <v>1280</v>
       </c>
-      <c r="S20" s="6" t="s">
+      <c r="S20" s="5" t="s">
         <v>1281</v>
       </c>
-      <c r="T20" s="6" t="s">
+      <c r="T20" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="U20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V20" s="6" t="s">
+      <c r="U20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="V20" s="5" t="s">
         <v>1282</v>
       </c>
-      <c r="W20" s="6" t="s">
+      <c r="W20" s="5" t="s">
         <v>1283</v>
       </c>
-      <c r="X20" s="6" t="s">
+      <c r="X20" s="5" t="s">
         <v>1284</v>
       </c>
-      <c r="Y20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z20" s="6" t="s">
+      <c r="Y20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z20" s="5" t="s">
         <v>1285</v>
       </c>
-      <c r="AA20" s="6" t="s">
+      <c r="AA20" s="5" t="s">
         <v>1286</v>
       </c>
-      <c r="AB20" s="6" t="s">
+      <c r="AB20" s="5" t="s">
         <v>1287</v>
       </c>
-      <c r="AC20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD20" s="6" t="s">
+      <c r="AC20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD20" s="5" t="s">
         <v>1288</v>
       </c>
-      <c r="AE20" s="6" t="s">
+      <c r="AE20" s="5" t="s">
         <v>1289</v>
       </c>
-      <c r="AF20" s="6" t="s">
+      <c r="AF20" s="5" t="s">
         <v>1290</v>
       </c>
-      <c r="AG20" s="7" t="s">
+      <c r="AG20" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="21" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A21" s="2" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="22" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A22" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="B22" s="6" t="s">
+      <c r="B22" s="5" t="s">
         <v>1291</v>
       </c>
-      <c r="C22" s="6" t="s">
+      <c r="C22" s="5" t="s">
         <v>1292</v>
       </c>
-      <c r="D22" s="6" t="s">
+      <c r="D22" s="5" t="s">
         <v>1293</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="F22" s="6" t="s">
+      <c r="F22" s="5" t="s">
         <v>1294</v>
       </c>
-      <c r="G22" s="6" t="s">
+      <c r="G22" s="5" t="s">
         <v>1295</v>
       </c>
-      <c r="H22" s="6" t="s">
+      <c r="H22" s="5" t="s">
         <v>1296</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="J22" s="6" t="s">
+      <c r="J22" s="5" t="s">
         <v>1297</v>
       </c>
-      <c r="K22" s="6" t="s">
+      <c r="K22" s="5" t="s">
         <v>1298</v>
       </c>
-      <c r="L22" s="6" t="s">
+      <c r="L22" s="5" t="s">
         <v>1299</v>
       </c>
-      <c r="M22" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="6" t="s">
+      <c r="M22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N22" s="5" t="s">
         <v>1300</v>
       </c>
-      <c r="O22" s="6" t="s">
+      <c r="O22" s="5" t="s">
         <v>1301</v>
       </c>
-      <c r="P22" s="6" t="s">
+      <c r="P22" s="5" t="s">
         <v>650</v>
       </c>
-      <c r="Q22" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R22" s="6" t="s">
+      <c r="Q22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R22" s="5" t="s">
         <v>1302</v>
       </c>
-      <c r="S22" s="6" t="s">
+      <c r="S22" s="5" t="s">
         <v>1303</v>
       </c>
-      <c r="T22" s="6" t="s">
+      <c r="T22" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="U22" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V22" s="6" t="s">
+      <c r="U22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="V22" s="5" t="s">
         <v>1304</v>
       </c>
-      <c r="W22" s="6" t="s">
+      <c r="W22" s="5" t="s">
         <v>1305</v>
       </c>
-      <c r="X22" s="6" t="s">
+      <c r="X22" s="5" t="s">
         <v>1306</v>
       </c>
-      <c r="Y22" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z22" s="6" t="s">
+      <c r="Y22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z22" s="5" t="s">
         <v>1307</v>
       </c>
-      <c r="AA22" s="6" t="s">
+      <c r="AA22" s="5" t="s">
         <v>1308</v>
       </c>
-      <c r="AB22" s="6" t="s">
+      <c r="AB22" s="5" t="s">
         <v>1309</v>
       </c>
-      <c r="AC22" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD22" s="6" t="s">
+      <c r="AC22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD22" s="5" t="s">
         <v>1310</v>
       </c>
-      <c r="AE22" s="6" t="s">
+      <c r="AE22" s="5" t="s">
         <v>1311</v>
       </c>
-      <c r="AF22" s="6" t="s">
+      <c r="AF22" s="5" t="s">
         <v>1312</v>
       </c>
-      <c r="AG22" s="7" t="s">
+      <c r="AG22" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="23" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A23" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B23" s="5" t="s">
         <v>1313</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="C23" s="5" t="s">
         <v>1314</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="D23" s="5" t="s">
         <v>1315</v>
       </c>
-      <c r="E23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="6" t="s">
+      <c r="E23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" s="5" t="s">
         <v>1316</v>
       </c>
-      <c r="G23" s="6" t="s">
+      <c r="G23" s="5" t="s">
         <v>1317</v>
       </c>
-      <c r="H23" s="6" t="s">
+      <c r="H23" s="5" t="s">
         <v>1318</v>
       </c>
-      <c r="I23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="6" t="s">
+      <c r="I23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J23" s="5" t="s">
         <v>1319</v>
       </c>
-      <c r="K23" s="6" t="s">
+      <c r="K23" s="5" t="s">
         <v>1320</v>
       </c>
-      <c r="L23" s="6" t="s">
+      <c r="L23" s="5" t="s">
         <v>1321</v>
       </c>
-      <c r="M23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="6" t="s">
+      <c r="M23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N23" s="5" t="s">
         <v>1322</v>
       </c>
-      <c r="O23" s="6" t="s">
+      <c r="O23" s="5" t="s">
         <v>1323</v>
       </c>
-      <c r="P23" s="6" t="s">
+      <c r="P23" s="5" t="s">
         <v>1324</v>
       </c>
-      <c r="Q23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="6" t="s">
+      <c r="Q23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R23" s="5" t="s">
         <v>1325</v>
       </c>
-      <c r="S23" s="6" t="s">
+      <c r="S23" s="5" t="s">
         <v>1326</v>
       </c>
-      <c r="T23" s="6" t="s">
+      <c r="T23" s="5" t="s">
         <v>1327</v>
       </c>
-      <c r="U23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="V23" s="6" t="s">
+      <c r="U23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="V23" s="5" t="s">
         <v>1328</v>
       </c>
-      <c r="W23" s="6" t="s">
+      <c r="W23" s="5" t="s">
         <v>1329</v>
       </c>
-      <c r="X23" s="6" t="s">
+      <c r="X23" s="5" t="s">
         <v>1330</v>
       </c>
-      <c r="Y23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z23" s="6" t="s">
+      <c r="Y23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z23" s="5" t="s">
         <v>1331</v>
       </c>
-      <c r="AA23" s="6" t="s">
+      <c r="AA23" s="5" t="s">
         <v>1332</v>
       </c>
-      <c r="AB23" s="6" t="s">
+      <c r="AB23" s="5" t="s">
         <v>1333</v>
       </c>
-      <c r="AC23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD23" s="6" t="s">
+      <c r="AC23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD23" s="5" t="s">
         <v>1334</v>
       </c>
-      <c r="AE23" s="6" t="s">
+      <c r="AE23" s="5" t="s">
         <v>1335</v>
       </c>
-      <c r="AF23" s="6" t="s">
+      <c r="AF23" s="5" t="s">
         <v>1336</v>
       </c>
-      <c r="AG23" s="9" t="s">
+      <c r="AG23" s="7" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="24" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A24" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B24" s="5" t="s">
         <v>1337</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="C24" s="5" t="s">
         <v>1338</v>
       </c>
-      <c r="D24" s="6" t="s">
+      <c r="D24" s="5" t="s">
         <v>1339</v>
       </c>
-      <c r="E24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="6" t="s">
+      <c r="E24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24" s="5" t="s">
         <v>1340</v>
       </c>
-      <c r="G24" s="6" t="s">
+      <c r="G24" s="5" t="s">
         <v>1341</v>
       </c>
-      <c r="H24" s="6" t="s">
+      <c r="H24" s="5" t="s">
         <v>1342</v>
       </c>
-      <c r="I24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="6" t="s">
+      <c r="I24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J24" s="5" t="s">
         <v>1343</v>
       </c>
-      <c r="K24" s="6" t="s">
+      <c r="K24" s="5" t="s">
         <v>1344</v>
       </c>
-      <c r="L24" s="6" t="s">
+      <c r="L24" s="5" t="s">
         <v>1345</v>
       </c>
-      <c r="M24" s="10">
+      <c r="M24" s="6">
         <v>2.9999999999999997E-4</v>
       </c>
-      <c r="N24" s="6" t="s">
+      <c r="N24" s="5" t="s">
         <v>1346</v>
       </c>
-      <c r="O24" s="6" t="s">
+      <c r="O24" s="5" t="s">
         <v>1347</v>
       </c>
-      <c r="P24" s="6" t="s">
+      <c r="P24" s="5" t="s">
         <v>1348</v>
       </c>
-      <c r="Q24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="6" t="s">
+      <c r="Q24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R24" s="5" t="s">
         <v>497</v>
       </c>
-      <c r="S24" s="6" t="s">
+      <c r="S24" s="5" t="s">
         <v>1349</v>
       </c>
-      <c r="T24" s="6" t="s">
+      <c r="T24" s="5" t="s">
         <v>1350</v>
       </c>
-      <c r="U24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="V24" s="6" t="s">
+      <c r="U24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="V24" s="5" t="s">
         <v>626</v>
       </c>
-      <c r="W24" s="6" t="s">
+      <c r="W24" s="5" t="s">
         <v>1351</v>
       </c>
-      <c r="X24" s="6" t="s">
+      <c r="X24" s="5" t="s">
         <v>1352</v>
       </c>
-      <c r="Y24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z24" s="6" t="s">
+      <c r="Y24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z24" s="5" t="s">
         <v>1353</v>
       </c>
-      <c r="AA24" s="6" t="s">
+      <c r="AA24" s="5" t="s">
         <v>1354</v>
       </c>
-      <c r="AB24" s="6" t="s">
+      <c r="AB24" s="5" t="s">
         <v>1355</v>
       </c>
-      <c r="AC24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD24" s="6" t="s">
+      <c r="AC24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD24" s="5" t="s">
         <v>1356</v>
       </c>
-      <c r="AE24" s="6" t="s">
+      <c r="AE24" s="5" t="s">
         <v>1357</v>
       </c>
-      <c r="AF24" s="6" t="s">
+      <c r="AF24" s="5" t="s">
         <v>1358</v>
       </c>
-      <c r="AG24" s="9" t="s">
+      <c r="AG24" s="7" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="25" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A25" s="2" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="26" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A26" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="B26" s="5" t="s">
         <v>1359</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="C26" s="5" t="s">
         <v>1360</v>
       </c>
-      <c r="D26" s="6" t="s">
+      <c r="D26" s="5" t="s">
         <v>1361</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="F26" s="6" t="s">
+      <c r="F26" s="5" t="s">
         <v>1362</v>
       </c>
-      <c r="G26" s="6" t="s">
+      <c r="G26" s="5" t="s">
         <v>1363</v>
       </c>
-      <c r="H26" s="6" t="s">
+      <c r="H26" s="5" t="s">
         <v>1364</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="J26" s="6" t="s">
+      <c r="J26" s="5" t="s">
         <v>1365</v>
       </c>
-      <c r="K26" s="6" t="s">
+      <c r="K26" s="5" t="s">
         <v>1366</v>
       </c>
-      <c r="L26" s="6" t="s">
+      <c r="L26" s="5" t="s">
         <v>1367</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N26" s="6" t="s">
+      <c r="N26" s="5" t="s">
         <v>1368</v>
       </c>
-      <c r="O26" s="6" t="s">
+      <c r="O26" s="5" t="s">
         <v>1369</v>
       </c>
-      <c r="P26" s="6" t="s">
+      <c r="P26" s="5" t="s">
         <v>1370</v>
       </c>
-      <c r="Q26" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R26" s="6" t="s">
+      <c r="Q26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R26" s="5" t="s">
         <v>1371</v>
       </c>
-      <c r="S26" s="6" t="s">
+      <c r="S26" s="5" t="s">
         <v>1372</v>
       </c>
-      <c r="T26" s="6" t="s">
+      <c r="T26" s="5" t="s">
         <v>1373</v>
       </c>
-      <c r="U26" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V26" s="6" t="s">
+      <c r="U26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="V26" s="5" t="s">
         <v>1374</v>
       </c>
-      <c r="W26" s="6" t="s">
+      <c r="W26" s="5" t="s">
         <v>1375</v>
       </c>
-      <c r="X26" s="6" t="s">
+      <c r="X26" s="5" t="s">
         <v>1376</v>
       </c>
-      <c r="Y26" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z26" s="6" t="s">
+      <c r="Y26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z26" s="5" t="s">
         <v>1377</v>
       </c>
-      <c r="AA26" s="6" t="s">
+      <c r="AA26" s="5" t="s">
         <v>1378</v>
       </c>
-      <c r="AB26" s="6" t="s">
+      <c r="AB26" s="5" t="s">
         <v>1379</v>
       </c>
-      <c r="AC26" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD26" s="6" t="s">
+      <c r="AC26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD26" s="5" t="s">
         <v>1380</v>
       </c>
-      <c r="AE26" s="6" t="s">
+      <c r="AE26" s="5" t="s">
         <v>1381</v>
       </c>
-      <c r="AF26" s="6" t="s">
+      <c r="AF26" s="5" t="s">
         <v>1382</v>
       </c>
-      <c r="AG26" s="7" t="s">
+      <c r="AG26" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="27" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A27" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="B27" s="5" t="s">
         <v>1383</v>
       </c>
-      <c r="C27" s="6" t="s">
+      <c r="C27" s="5" t="s">
         <v>1384</v>
       </c>
-      <c r="D27" s="6" t="s">
+      <c r="D27" s="5" t="s">
         <v>1385</v>
       </c>
-      <c r="E27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="6" t="s">
+      <c r="E27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="G27" s="6" t="s">
+      <c r="G27" s="5" t="s">
         <v>1386</v>
       </c>
-      <c r="H27" s="6" t="s">
+      <c r="H27" s="5" t="s">
         <v>1387</v>
       </c>
-      <c r="I27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="6" t="s">
+      <c r="I27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J27" s="5" t="s">
         <v>1388</v>
       </c>
-      <c r="K27" s="6" t="s">
+      <c r="K27" s="5" t="s">
         <v>1389</v>
       </c>
-      <c r="L27" s="6" t="s">
+      <c r="L27" s="5" t="s">
         <v>1390</v>
       </c>
-      <c r="M27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="6" t="s">
+      <c r="M27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N27" s="5" t="s">
         <v>1391</v>
       </c>
-      <c r="O27" s="6" t="s">
+      <c r="O27" s="5" t="s">
         <v>1392</v>
       </c>
-      <c r="P27" s="6" t="s">
+      <c r="P27" s="5" t="s">
         <v>1393</v>
       </c>
-      <c r="Q27" s="9">
+      <c r="Q27" s="7">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="R27" s="6" t="s">
+      <c r="R27" s="5" t="s">
         <v>1394</v>
       </c>
-      <c r="S27" s="6" t="s">
+      <c r="S27" s="5" t="s">
         <v>1395</v>
       </c>
-      <c r="T27" s="6" t="s">
+      <c r="T27" s="5" t="s">
         <v>1396</v>
       </c>
-      <c r="U27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="V27" s="6" t="s">
+      <c r="U27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="V27" s="5" t="s">
         <v>1397</v>
       </c>
-      <c r="W27" s="6" t="s">
+      <c r="W27" s="5" t="s">
         <v>1398</v>
       </c>
-      <c r="X27" s="6" t="s">
+      <c r="X27" s="5" t="s">
         <v>1399</v>
       </c>
-      <c r="Y27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z27" s="6" t="s">
+      <c r="Y27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z27" s="5" t="s">
         <v>1400</v>
       </c>
-      <c r="AA27" s="6" t="s">
+      <c r="AA27" s="5" t="s">
         <v>1401</v>
       </c>
-      <c r="AB27" s="6" t="s">
+      <c r="AB27" s="5" t="s">
         <v>1402</v>
       </c>
-      <c r="AC27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD27" s="6" t="s">
+      <c r="AC27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD27" s="5" t="s">
         <v>1403</v>
       </c>
-      <c r="AE27" s="6" t="s">
+      <c r="AE27" s="5" t="s">
         <v>1404</v>
       </c>
-      <c r="AF27" s="6" t="s">
+      <c r="AF27" s="5" t="s">
         <v>1405</v>
       </c>
-      <c r="AG27" s="9" t="s">
+      <c r="AG27" s="7" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="28" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A28" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="B28" s="5" t="s">
         <v>1406</v>
       </c>
-      <c r="C28" s="6" t="s">
+      <c r="C28" s="5" t="s">
         <v>1407</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="D28" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="E28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="6" t="s">
+      <c r="E28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F28" s="5" t="s">
         <v>1408</v>
       </c>
-      <c r="G28" s="6" t="s">
+      <c r="G28" s="5" t="s">
         <v>1409</v>
       </c>
-      <c r="H28" s="6" t="s">
+      <c r="H28" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="I28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="6" t="s">
+      <c r="I28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J28" s="5" t="s">
         <v>1410</v>
       </c>
-      <c r="K28" s="6" t="s">
+      <c r="K28" s="5" t="s">
         <v>1411</v>
       </c>
-      <c r="L28" s="6" t="s">
+      <c r="L28" s="5" t="s">
         <v>1412</v>
       </c>
-      <c r="M28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="6" t="s">
+      <c r="M28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N28" s="5" t="s">
         <v>893</v>
       </c>
-      <c r="O28" s="6" t="s">
+      <c r="O28" s="5" t="s">
         <v>1413</v>
       </c>
-      <c r="P28" s="6" t="s">
+      <c r="P28" s="5" t="s">
         <v>1414</v>
       </c>
-      <c r="Q28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="6" t="s">
+      <c r="Q28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R28" s="5" t="s">
         <v>1415</v>
       </c>
-      <c r="S28" s="6" t="s">
+      <c r="S28" s="5" t="s">
         <v>1416</v>
       </c>
-      <c r="T28" s="6" t="s">
+      <c r="T28" s="5" t="s">
         <v>1417</v>
       </c>
-      <c r="U28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="V28" s="6" t="s">
+      <c r="U28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="V28" s="5" t="s">
         <v>1418</v>
       </c>
-      <c r="W28" s="6" t="s">
+      <c r="W28" s="5" t="s">
         <v>1419</v>
       </c>
-      <c r="X28" s="6" t="s">
+      <c r="X28" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="Y28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z28" s="6" t="s">
+      <c r="Y28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z28" s="5" t="s">
         <v>1420</v>
       </c>
-      <c r="AA28" s="6" t="s">
+      <c r="AA28" s="5" t="s">
         <v>1421</v>
       </c>
-      <c r="AB28" s="6" t="s">
+      <c r="AB28" s="5" t="s">
         <v>1422</v>
       </c>
-      <c r="AC28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD28" s="6" t="s">
+      <c r="AC28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD28" s="5" t="s">
         <v>1423</v>
       </c>
-      <c r="AE28" s="6" t="s">
+      <c r="AE28" s="5" t="s">
         <v>1424</v>
       </c>
-      <c r="AF28" s="6" t="s">
+      <c r="AF28" s="5" t="s">
         <v>1425</v>
       </c>
-      <c r="AG28" s="9" t="s">
+      <c r="AG28" s="7" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="29" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A29" s="2" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="30" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A30" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="B30" s="5" t="s">
         <v>1426</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="C30" s="5" t="s">
         <v>1427</v>
       </c>
-      <c r="D30" s="6" t="s">
+      <c r="D30" s="5" t="s">
         <v>1428</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="F30" s="6" t="s">
+      <c r="F30" s="5" t="s">
         <v>1429</v>
       </c>
-      <c r="G30" s="6" t="s">
+      <c r="G30" s="5" t="s">
         <v>1430</v>
       </c>
-      <c r="H30" s="6" t="s">
+      <c r="H30" s="5" t="s">
         <v>1431</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="J30" s="6" t="s">
+      <c r="J30" s="5" t="s">
         <v>1432</v>
       </c>
-      <c r="K30" s="6" t="s">
+      <c r="K30" s="5" t="s">
         <v>1433</v>
       </c>
-      <c r="L30" s="6" t="s">
+      <c r="L30" s="5" t="s">
         <v>1434</v>
       </c>
-      <c r="M30" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N30" s="6" t="s">
+      <c r="M30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N30" s="5" t="s">
         <v>1435</v>
       </c>
-      <c r="O30" s="6" t="s">
+      <c r="O30" s="5" t="s">
         <v>1436</v>
       </c>
-      <c r="P30" s="6" t="s">
+      <c r="P30" s="5" t="s">
         <v>1437</v>
       </c>
-      <c r="Q30" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R30" s="6" t="s">
+      <c r="Q30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R30" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="S30" s="6" t="s">
+      <c r="S30" s="5" t="s">
         <v>1439</v>
       </c>
-      <c r="T30" s="6" t="s">
+      <c r="T30" s="5" t="s">
         <v>1440</v>
       </c>
-      <c r="U30" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V30" s="6" t="s">
+      <c r="U30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="V30" s="5" t="s">
         <v>1441</v>
       </c>
-      <c r="W30" s="6" t="s">
+      <c r="W30" s="5" t="s">
         <v>1442</v>
       </c>
-      <c r="X30" s="6" t="s">
+      <c r="X30" s="5" t="s">
         <v>1443</v>
       </c>
-      <c r="Y30" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z30" s="6" t="s">
+      <c r="Y30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z30" s="5" t="s">
         <v>1444</v>
       </c>
-      <c r="AA30" s="6" t="s">
+      <c r="AA30" s="5" t="s">
         <v>1445</v>
       </c>
-      <c r="AB30" s="6" t="s">
+      <c r="AB30" s="5" t="s">
         <v>1446</v>
       </c>
-      <c r="AC30" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD30" s="6" t="s">
+      <c r="AC30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD30" s="5" t="s">
         <v>1447</v>
       </c>
-      <c r="AE30" s="6" t="s">
+      <c r="AE30" s="5" t="s">
         <v>1448</v>
       </c>
-      <c r="AF30" s="6" t="s">
+      <c r="AF30" s="5" t="s">
         <v>1449</v>
       </c>
-      <c r="AG30" s="7" t="s">
+      <c r="AG30" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="31" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A31" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="B31" s="5" t="s">
         <v>1450</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="C31" s="5" t="s">
         <v>1451</v>
       </c>
-      <c r="D31" s="6" t="s">
+      <c r="D31" s="5" t="s">
         <v>1452</v>
       </c>
-      <c r="E31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="6" t="s">
+      <c r="E31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31" s="5" t="s">
         <v>1453</v>
       </c>
-      <c r="G31" s="6" t="s">
+      <c r="G31" s="5" t="s">
         <v>1454</v>
       </c>
-      <c r="H31" s="6" t="s">
+      <c r="H31" s="5" t="s">
         <v>1455</v>
       </c>
-      <c r="I31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="6" t="s">
+      <c r="I31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J31" s="5" t="s">
         <v>1456</v>
       </c>
-      <c r="K31" s="6" t="s">
+      <c r="K31" s="5" t="s">
         <v>1457</v>
       </c>
-      <c r="L31" s="6" t="s">
+      <c r="L31" s="5" t="s">
         <v>1458</v>
       </c>
-      <c r="M31" s="9">
+      <c r="M31" s="7">
         <v>4.3099999999999999E-2</v>
       </c>
-      <c r="N31" s="6" t="s">
+      <c r="N31" s="5" t="s">
         <v>1459</v>
       </c>
-      <c r="O31" s="6" t="s">
+      <c r="O31" s="5" t="s">
         <v>1460</v>
       </c>
-      <c r="P31" s="6" t="s">
+      <c r="P31" s="5" t="s">
         <v>1461</v>
       </c>
-      <c r="Q31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R31" s="6" t="s">
+      <c r="Q31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R31" s="5" t="s">
         <v>1462</v>
       </c>
-      <c r="S31" s="6" t="s">
+      <c r="S31" s="5" t="s">
         <v>1463</v>
       </c>
-      <c r="T31" s="6" t="s">
+      <c r="T31" s="5" t="s">
         <v>1464</v>
       </c>
-      <c r="U31" s="10">
+      <c r="U31" s="6">
         <v>8.0000000000000004E-4</v>
       </c>
-      <c r="V31" s="6" t="s">
+      <c r="V31" s="5" t="s">
         <v>1465</v>
       </c>
-      <c r="W31" s="6" t="s">
+      <c r="W31" s="5" t="s">
         <v>1466</v>
       </c>
-      <c r="X31" s="6" t="s">
+      <c r="X31" s="5" t="s">
         <v>1467</v>
       </c>
-      <c r="Y31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z31" s="6" t="s">
+      <c r="Y31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z31" s="5" t="s">
         <v>1468</v>
       </c>
-      <c r="AA31" s="6" t="s">
+      <c r="AA31" s="5" t="s">
         <v>1469</v>
       </c>
-      <c r="AB31" s="6" t="s">
+      <c r="AB31" s="5" t="s">
         <v>1470</v>
       </c>
-      <c r="AC31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD31" s="6" t="s">
+      <c r="AC31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD31" s="5" t="s">
         <v>1471</v>
       </c>
-      <c r="AE31" s="6" t="s">
+      <c r="AE31" s="5" t="s">
         <v>1472</v>
       </c>
-      <c r="AF31" s="6" t="s">
+      <c r="AF31" s="5" t="s">
         <v>1473</v>
       </c>
-      <c r="AG31" s="9" t="s">
+      <c r="AG31" s="7" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="32" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A32" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="B32" s="5" t="s">
         <v>1474</v>
       </c>
-      <c r="C32" s="6" t="s">
+      <c r="C32" s="5" t="s">
         <v>1475</v>
       </c>
-      <c r="D32" s="6" t="s">
+      <c r="D32" s="5" t="s">
         <v>1476</v>
       </c>
-      <c r="E32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="6" t="s">
+      <c r="E32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32" s="5" t="s">
         <v>1477</v>
       </c>
-      <c r="G32" s="6" t="s">
+      <c r="G32" s="5" t="s">
         <v>1478</v>
       </c>
-      <c r="H32" s="6" t="s">
+      <c r="H32" s="5" t="s">
         <v>1479</v>
       </c>
-      <c r="I32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="6" t="s">
+      <c r="I32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J32" s="5" t="s">
         <v>1480</v>
       </c>
-      <c r="K32" s="6" t="s">
+      <c r="K32" s="5" t="s">
         <v>1481</v>
       </c>
-      <c r="L32" s="6" t="s">
+      <c r="L32" s="5" t="s">
         <v>1482</v>
       </c>
-      <c r="M32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="6" t="s">
+      <c r="M32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N32" s="5" t="s">
         <v>1483</v>
       </c>
-      <c r="O32" s="6" t="s">
+      <c r="O32" s="5" t="s">
         <v>1484</v>
       </c>
-      <c r="P32" s="6" t="s">
+      <c r="P32" s="5" t="s">
         <v>1485</v>
       </c>
-      <c r="Q32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R32" s="6" t="s">
+      <c r="Q32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R32" s="5" t="s">
         <v>1486</v>
       </c>
-      <c r="S32" s="6" t="s">
+      <c r="S32" s="5" t="s">
         <v>1487</v>
       </c>
-      <c r="T32" s="6" t="s">
+      <c r="T32" s="5" t="s">
         <v>1488</v>
       </c>
-      <c r="U32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="V32" s="6" t="s">
+      <c r="U32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="V32" s="5" t="s">
         <v>1489</v>
       </c>
-      <c r="W32" s="6" t="s">
+      <c r="W32" s="5" t="s">
         <v>1490</v>
       </c>
-      <c r="X32" s="6" t="s">
+      <c r="X32" s="5" t="s">
         <v>1491</v>
       </c>
-      <c r="Y32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z32" s="6" t="s">
+      <c r="Y32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z32" s="5" t="s">
         <v>1492</v>
       </c>
-      <c r="AA32" s="6" t="s">
+      <c r="AA32" s="5" t="s">
         <v>1493</v>
       </c>
-      <c r="AB32" s="6" t="s">
+      <c r="AB32" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="AC32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AD32" s="6" t="s">
+      <c r="AC32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD32" s="5" t="s">
         <v>1494</v>
       </c>
-      <c r="AE32" s="6" t="s">
+      <c r="AE32" s="5" t="s">
         <v>1495</v>
       </c>
-      <c r="AF32" s="6" t="s">
+      <c r="AF32" s="5" t="s">
         <v>1496</v>
       </c>
-      <c r="AG32" s="9" t="s">
+      <c r="AG32" s="7" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="33" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A33" s="2" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="34" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A34" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="B34" s="6" t="s">
+      <c r="B34" s="5" t="s">
         <v>1497</v>
       </c>
-      <c r="C34" s="6" t="s">
+      <c r="C34" s="5" t="s">
         <v>1498</v>
       </c>
-      <c r="D34" s="6" t="s">
+      <c r="D34" s="5" t="s">
         <v>591</v>
       </c>
-      <c r="E34" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="6" t="s">
+      <c r="E34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="5" t="s">
         <v>1499</v>
       </c>
-      <c r="G34" s="6" t="s">
+      <c r="G34" s="5" t="s">
         <v>1500</v>
       </c>
-      <c r="H34" s="6" t="s">
+      <c r="H34" s="5" t="s">
         <v>1501</v>
       </c>
-      <c r="I34" s="7" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="6" t="s">
+      <c r="I34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J34" s="5" t="s">
         <v>1502</v>
       </c>
-      <c r="K34" s="6" t="s">
+      <c r="K34" s="5" t="s">
         <v>1503</v>
       </c>
-      <c r="L34" s="6" t="s">
+      <c r="L34" s="5" t="s">
         <v>1504</v>
       </c>
-      <c r="M34" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N34" s="6" t="s">
+      <c r="M34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N34" s="5" t="s">
         <v>1505</v>
       </c>
-      <c r="O34" s="6" t="s">
+      <c r="O34" s="5" t="s">
         <v>1506</v>
       </c>
-      <c r="P34" s="6" t="s">
+      <c r="P34" s="5" t="s">
         <v>1507</v>
       </c>
-      <c r="Q34" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R34" s="6" t="s">
+      <c r="Q34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="R34" s="5" t="s">
         <v>1259</v>
       </c>
-      <c r="S34" s="6" t="s">
+      <c r="S34" s="5" t="s">
         <v>1508</v>
       </c>
-      <c r="T34" s="6" t="s">
+      <c r="T34" s="5" t="s">
         <v>1509</v>
       </c>
-      <c r="U34" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V34" s="6" t="s">
+      <c r="U34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="V34" s="5" t="s">
         <v>1510</v>
       </c>
-      <c r="W34" s="6" t="s">
+      <c r="W34" s="5" t="s">
         <v>1511</v>
       </c>
-      <c r="X34" s="6" t="s">
+      <c r="X34" s="5" t="s">
         <v>1512</v>
       </c>
-      <c r="Y34" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z34" s="6" t="s">
+      <c r="Y34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z34" s="5" t="s">
         <v>1513</v>
       </c>
-      <c r="AA34" s="6" t="s">
+      <c r="AA34" s="5" t="s">
         <v>1514</v>
       </c>
-      <c r="AB34" s="6" t="s">
+      <c r="AB34" s="5" t="s">
         <v>1515</v>
       </c>
-      <c r="AC34" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD34" s="6" t="s">
+      <c r="AC34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD34" s="5" t="s">
         <v>1516</v>
       </c>
-      <c r="AE34" s="6" t="s">
+      <c r="AE34" s="5" t="s">
         <v>1517</v>
       </c>
-      <c r="AF34" s="6" t="s">
+      <c r="AF34" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="AG34" s="7" t="s">
+      <c r="AG34" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="35" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A35" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="B35" s="6" t="s">
+      <c r="B35" s="5" t="s">
         <v>1518</v>
       </c>
-      <c r="C35" s="6" t="s">
+      <c r="C35" s="5" t="s">
         <v>1519</v>
       </c>
-      <c r="D35" s="6" t="s">
+      <c r="D35" s="5" t="s">
         <v>1520</v>
       </c>
-      <c r="E35" s="6">
+      <c r="E35" s="5">
         <v>4.5499999999999999E-2</v>
       </c>
-      <c r="F35" s="6" t="s">
+      <c r="F35" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="G35" s="6" t="s">
+      <c r="G35" s="5" t="s">
         <v>1521</v>
       </c>
-      <c r="H35" s="6" t="s">
+      <c r="H35" s="5" t="s">
         <v>1522</v>
       </c>
-      <c r="I35" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="6" t="s">
+      <c r="I35" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J35" s="5" t="s">
         <v>1523</v>
       </c>
-      <c r="K35" s="6" t="s">
+      <c r="K35" s="5" t="s">
         <v>1524</v>
       </c>
-      <c r="L35" s="6" t="s">
+      <c r="L35" s="5" t="s">
         <v>1525</v>
       </c>
-      <c r="M35" s="6">
+      <c r="M35" s="5">
         <v>0.73160000000000003</v>
       </c>
-      <c r="N35" s="6" t="s">
+      <c r="N35" s="5" t="s">
         <v>1526</v>
       </c>
-      <c r="O35" s="6" t="s">
+      <c r="O35" s="5" t="s">
         <v>1527</v>
       </c>
-      <c r="P35" s="6" t="s">
+      <c r="P35" s="5" t="s">
         <v>1528</v>
       </c>
-      <c r="Q35">
+      <c r="Q35" s="4">
         <v>0.13400000000000001</v>
       </c>
-      <c r="R35" s="6" t="s">
+      <c r="R35" s="5" t="s">
         <v>1529</v>
       </c>
-      <c r="S35" s="6" t="s">
+      <c r="S35" s="5" t="s">
         <v>1530</v>
       </c>
-      <c r="T35" s="6" t="s">
+      <c r="T35" s="5" t="s">
         <v>1531</v>
       </c>
-      <c r="U35" s="6">
+      <c r="U35" s="5">
         <v>0.18440000000000001</v>
       </c>
-      <c r="V35" s="6" t="s">
+      <c r="V35" s="5" t="s">
         <v>1532</v>
       </c>
-      <c r="W35" s="6" t="s">
+      <c r="W35" s="5" t="s">
         <v>1533</v>
       </c>
-      <c r="X35" s="6" t="s">
+      <c r="X35" s="5" t="s">
         <v>1534</v>
       </c>
-      <c r="Y35" s="10">
+      <c r="Y35" s="6">
         <v>3.7000000000000002E-3</v>
       </c>
-      <c r="Z35" s="6" t="s">
+      <c r="Z35" s="5" t="s">
         <v>1535</v>
       </c>
-      <c r="AA35" s="6" t="s">
+      <c r="AA35" s="5" t="s">
         <v>1536</v>
       </c>
-      <c r="AB35" s="6" t="s">
+      <c r="AB35" s="5" t="s">
         <v>1537</v>
       </c>
-      <c r="AC35" s="9">
+      <c r="AC35" s="7">
         <v>6.1000000000000004E-3</v>
       </c>
-      <c r="AD35" s="6" t="s">
+      <c r="AD35" s="5" t="s">
         <v>1538</v>
       </c>
-      <c r="AE35" s="6" t="s">
+      <c r="AE35" s="5" t="s">
         <v>1539</v>
       </c>
-      <c r="AF35" s="6" t="s">
+      <c r="AF35" s="5" t="s">
         <v>1540</v>
       </c>
-      <c r="AG35" s="9" t="s">
+      <c r="AG35" s="7" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="36" spans="1:33" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:33" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A36" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="B36" s="6" t="s">
+      <c r="B36" s="5" t="s">
         <v>1541</v>
       </c>
-      <c r="C36" s="6" t="s">
+      <c r="C36" s="5" t="s">
         <v>1542</v>
       </c>
-      <c r="D36" s="6" t="s">
+      <c r="D36" s="5" t="s">
         <v>1322</v>
       </c>
-      <c r="E36" s="9">
+      <c r="E36" s="7">
         <v>3.4799999999999998E-2</v>
       </c>
-      <c r="F36" s="6" t="s">
+      <c r="F36" s="5" t="s">
         <v>1543</v>
       </c>
-      <c r="G36" s="6" t="s">
+      <c r="G36" s="5" t="s">
         <v>1544</v>
       </c>
-      <c r="H36" s="6" t="s">
+      <c r="H36" s="5" t="s">
         <v>1545</v>
       </c>
-      <c r="I36" s="9">
+      <c r="I36" s="7">
         <v>1.52E-2</v>
       </c>
-      <c r="J36" s="6" t="s">
+      <c r="J36" s="5" t="s">
         <v>1546</v>
       </c>
-      <c r="K36" s="6" t="s">
+      <c r="K36" s="5" t="s">
         <v>1547</v>
       </c>
-      <c r="L36" s="6" t="s">
+      <c r="L36" s="5" t="s">
         <v>1548</v>
       </c>
-      <c r="M36" s="6">
+      <c r="M36" s="5">
         <v>5.28E-2</v>
       </c>
-      <c r="N36" s="6" t="s">
+      <c r="N36" s="5" t="s">
         <v>1549</v>
       </c>
-      <c r="O36" s="6" t="s">
+      <c r="O36" s="5" t="s">
         <v>1550</v>
       </c>
-      <c r="P36" s="6" t="s">
+      <c r="P36" s="5" t="s">
         <v>1551</v>
       </c>
-      <c r="Q36">
+      <c r="Q36" s="4">
         <v>0.1731</v>
       </c>
-      <c r="R36" s="6" t="s">
+      <c r="R36" s="5" t="s">
         <v>1552</v>
       </c>
-      <c r="S36" s="6" t="s">
+      <c r="S36" s="5" t="s">
         <v>1553</v>
       </c>
-      <c r="T36" s="6" t="s">
+      <c r="T36" s="5" t="s">
         <v>1554</v>
       </c>
-      <c r="U36" s="9">
+      <c r="U36" s="7">
         <v>3.0999999999999999E-3</v>
       </c>
-      <c r="V36" s="6" t="s">
+      <c r="V36" s="5" t="s">
         <v>1555</v>
       </c>
-      <c r="W36" s="6" t="s">
+      <c r="W36" s="5" t="s">
         <v>1556</v>
       </c>
-      <c r="X36" s="6" t="s">
+      <c r="X36" s="5" t="s">
         <v>1557</v>
       </c>
-      <c r="Y36" s="6">
+      <c r="Y36" s="5">
         <v>0.51529999999999998</v>
       </c>
-      <c r="Z36" s="6" t="s">
+      <c r="Z36" s="5" t="s">
         <v>1558</v>
       </c>
-      <c r="AA36" s="6" t="s">
+      <c r="AA36" s="5" t="s">
         <v>1559</v>
       </c>
-      <c r="AB36" s="6" t="s">
+      <c r="AB36" s="5" t="s">
         <v>1560</v>
       </c>
-      <c r="AC36" s="6">
+      <c r="AC36" s="5">
         <v>0.41089999999999999</v>
       </c>
-      <c r="AD36" s="6" t="s">
+      <c r="AD36" s="5" t="s">
         <v>1561</v>
       </c>
-      <c r="AE36" s="6" t="s">
+      <c r="AE36" s="5" t="s">
         <v>1562</v>
       </c>
-      <c r="AF36" s="6" t="s">
+      <c r="AF36" s="5" t="s">
         <v>1330</v>
       </c>
-      <c r="AG36" s="6">
+      <c r="AG36" s="5">
         <v>0.1074</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="V3:X3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AD3:AF3"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="R3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F6FBD94-9B97-4EA5-AB10-9862A4824F9F}">
   <dimension ref="A1:AS36"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="51.453125" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="15.6328125" customWidth="1"/>
     <col min="4" max="4" width="13.08984375" customWidth="1"/>
     <col min="6" max="6" width="20.90625" customWidth="1"/>
     <col min="7" max="7" width="14.90625" customWidth="1"/>
     <col min="8" max="8" width="13.08984375" customWidth="1"/>
     <col min="12" max="12" width="11.90625" customWidth="1"/>
     <col min="14" max="14" width="9.08984375" customWidth="1"/>
     <col min="16" max="16" width="13.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>4352</v>
+    <row r="1" spans="1:45" s="20" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="20" t="s">
+        <v>4349</v>
       </c>
     </row>
-    <row r="2" spans="1:45" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>4359</v>
+    <row r="2" spans="1:45" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="27" t="s">
+        <v>4364</v>
       </c>
     </row>
     <row r="3" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>1563</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>1564</v>
       </c>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="17" t="s">
         <v>1565</v>
       </c>
@@ -23161,96 +23141,96 @@
       <c r="AL4" s="4" t="s">
         <v>1574</v>
       </c>
       <c r="AM4" s="4" t="s">
         <v>1575</v>
       </c>
       <c r="AN4" s="4" t="s">
         <v>1576</v>
       </c>
       <c r="AO4" s="4"/>
       <c r="AP4" s="4" t="s">
         <v>1574</v>
       </c>
       <c r="AQ4" s="4" t="s">
         <v>1575</v>
       </c>
       <c r="AR4" s="4" t="s">
         <v>1576</v>
       </c>
       <c r="AS4" s="4"/>
     </row>
     <row r="5" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="5" t="s">
         <v>1577</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="5" t="s">
         <v>1578</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>1579</v>
       </c>
-      <c r="E5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="6" t="s">
+      <c r="E5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>1580</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="5" t="s">
         <v>1581</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="5" t="s">
         <v>1582</v>
       </c>
-      <c r="I5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="6" t="s">
+      <c r="I5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J5" s="5" t="s">
         <v>1583</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="5" t="s">
         <v>1584</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="5" t="s">
         <v>1585</v>
       </c>
-      <c r="M5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="6" t="s">
+      <c r="M5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N5" s="5" t="s">
         <v>1586</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="5" t="s">
         <v>1587</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="5" t="s">
         <v>1588</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>1589</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>1590</v>
       </c>
       <c r="T5" s="4" t="s">
         <v>1591</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>1592</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>1593</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>1588</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>14</v>
@@ -23298,108 +23278,108 @@
         <v>1604</v>
       </c>
       <c r="AN5" s="4" t="s">
         <v>1605</v>
       </c>
       <c r="AO5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AP5" s="4" t="s">
         <v>1606</v>
       </c>
       <c r="AQ5" s="4" t="s">
         <v>1607</v>
       </c>
       <c r="AR5" s="4" t="s">
         <v>1608</v>
       </c>
       <c r="AS5" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="5" t="s">
         <v>1609</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="5" t="s">
         <v>1610</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>1611</v>
       </c>
-      <c r="E6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="6" t="s">
+      <c r="E6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>1612</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G6" s="5" t="s">
         <v>1613</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H6" s="5" t="s">
         <v>1614</v>
       </c>
-      <c r="I6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="6" t="s">
+      <c r="I6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6" s="5" t="s">
         <v>1615</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K6" s="5" t="s">
         <v>1616</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L6" s="5" t="s">
         <v>1617</v>
       </c>
-      <c r="M6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="6" t="s">
+      <c r="M6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="5" t="s">
         <v>1618</v>
       </c>
-      <c r="O6" s="6" t="s">
+      <c r="O6" s="5" t="s">
         <v>1619</v>
       </c>
-      <c r="P6" s="6" t="s">
+      <c r="P6" s="5" t="s">
         <v>1620</v>
       </c>
-      <c r="Q6" s="9">
+      <c r="Q6" s="7">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>1621</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>1622</v>
       </c>
       <c r="T6" s="4" t="s">
         <v>1623</v>
       </c>
-      <c r="U6" s="8">
+      <c r="U6" s="6">
         <v>2.18E-2</v>
       </c>
       <c r="V6" s="4" t="s">
         <v>1624</v>
       </c>
       <c r="W6" s="4" t="s">
         <v>1625</v>
       </c>
       <c r="X6" s="4" t="s">
         <v>1626</v>
       </c>
       <c r="Y6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="Z6" s="4" t="s">
         <v>1627</v>
       </c>
       <c r="AA6" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="AB6" s="4" t="s">
         <v>1629</v>
       </c>
       <c r="AC6" s="4" t="s">
         <v>28</v>
@@ -23484,96 +23464,96 @@
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
       <c r="AL7" s="4"/>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
       <c r="AR7" s="4"/>
       <c r="AS7" s="4"/>
     </row>
     <row r="8" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="5" t="s">
         <v>1641</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="C8" s="5" t="s">
         <v>1642</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="5" t="s">
         <v>1643</v>
       </c>
-      <c r="E8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="6" t="s">
+      <c r="E8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="5" t="s">
         <v>1644</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="5" t="s">
         <v>1645</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="5" t="s">
         <v>1646</v>
       </c>
-      <c r="I8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="6" t="s">
+      <c r="I8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>1647</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" s="5" t="s">
         <v>1648</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="5" t="s">
         <v>1649</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>1650</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>1651</v>
       </c>
       <c r="P8" s="4" t="s">
         <v>1652</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="Q8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="R8" s="4" t="s">
         <v>1653</v>
       </c>
       <c r="S8" s="4" t="s">
         <v>1654</v>
       </c>
       <c r="T8" s="4" t="s">
         <v>1655</v>
       </c>
       <c r="U8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V8" s="4" t="s">
         <v>1656</v>
       </c>
       <c r="W8" s="4" t="s">
         <v>1657</v>
       </c>
       <c r="X8" s="4" t="s">
         <v>1658</v>
       </c>
       <c r="Y8" s="4" t="s">
         <v>14</v>
@@ -23621,108 +23601,108 @@
         <v>1669</v>
       </c>
       <c r="AN8" s="4" t="s">
         <v>1670</v>
       </c>
       <c r="AO8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AP8" s="4" t="s">
         <v>1671</v>
       </c>
       <c r="AQ8" s="4" t="s">
         <v>1672</v>
       </c>
       <c r="AR8" s="4" t="s">
         <v>1673</v>
       </c>
       <c r="AS8" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="5" t="s">
         <v>1674</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="5" t="s">
         <v>1675</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="5" t="s">
         <v>1676</v>
       </c>
-      <c r="E9" s="9">
+      <c r="E9" s="7">
         <v>8.0999999999999996E-3</v>
       </c>
-      <c r="F9" s="6" t="s">
+      <c r="F9" s="5" t="s">
         <v>1677</v>
       </c>
-      <c r="G9" s="6" t="s">
+      <c r="G9" s="5" t="s">
         <v>1678</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="5" t="s">
         <v>1679</v>
       </c>
-      <c r="I9" s="9">
+      <c r="I9" s="7">
         <v>3.5900000000000001E-2</v>
       </c>
-      <c r="J9" s="6" t="s">
+      <c r="J9" s="5" t="s">
         <v>1680</v>
       </c>
-      <c r="K9" s="6" t="s">
+      <c r="K9" s="5" t="s">
         <v>1681</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="L9" s="5" t="s">
         <v>1676</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="6">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>1682</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>1683</v>
       </c>
       <c r="P9" s="4" t="s">
         <v>1684</v>
       </c>
-      <c r="Q9" s="8" t="s">
+      <c r="Q9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="R9" s="4" t="s">
         <v>1685</v>
       </c>
       <c r="S9" s="4" t="s">
         <v>1686</v>
       </c>
       <c r="T9" s="4" t="s">
         <v>1687</v>
       </c>
-      <c r="U9" s="8" t="s">
+      <c r="U9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>1688</v>
       </c>
       <c r="W9" s="4" t="s">
         <v>1689</v>
       </c>
       <c r="X9" s="4" t="s">
         <v>1690</v>
       </c>
       <c r="Y9" s="4">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="Z9" s="4" t="s">
         <v>1691</v>
       </c>
       <c r="AA9" s="4" t="s">
         <v>1692</v>
       </c>
       <c r="AB9" s="4" t="s">
         <v>1684</v>
       </c>
       <c r="AC9" s="4">
         <v>5.0000000000000001E-3</v>
@@ -23758,108 +23738,108 @@
         <v>1698</v>
       </c>
       <c r="AN9" s="4" t="s">
         <v>1699</v>
       </c>
       <c r="AO9" s="4">
         <v>0.15090000000000001</v>
       </c>
       <c r="AP9" s="4" t="s">
         <v>1700</v>
       </c>
       <c r="AQ9" s="4" t="s">
         <v>1701</v>
       </c>
       <c r="AR9" s="4" t="s">
         <v>1702</v>
       </c>
       <c r="AS9" s="4">
         <v>2.9999999999999997E-4</v>
       </c>
     </row>
     <row r="10" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="5" t="s">
         <v>1703</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="5" t="s">
         <v>1704</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" s="5" t="s">
         <v>1705</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="5">
         <v>0.13289999999999999</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="F10" s="5" t="s">
         <v>1706</v>
       </c>
-      <c r="G10" s="6" t="s">
+      <c r="G10" s="5" t="s">
         <v>1707</v>
       </c>
-      <c r="H10" s="6" t="s">
+      <c r="H10" s="5" t="s">
         <v>1708</v>
       </c>
-      <c r="I10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="6" t="s">
+      <c r="I10" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="5" t="s">
         <v>1709</v>
       </c>
-      <c r="K10" s="6" t="s">
+      <c r="K10" s="5" t="s">
         <v>1710</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="L10" s="5" t="s">
         <v>1705</v>
       </c>
       <c r="M10" s="4">
         <v>0.15570000000000001</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>1711</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>1712</v>
       </c>
       <c r="P10" s="4" t="s">
         <v>1713</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="6">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="R10" s="4" t="s">
         <v>1714</v>
       </c>
       <c r="S10" s="4" t="s">
         <v>1715</v>
       </c>
       <c r="T10" s="4" t="s">
         <v>1716</v>
       </c>
-      <c r="U10" s="8" t="s">
+      <c r="U10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="V10" s="4" t="s">
         <v>1717</v>
       </c>
       <c r="W10" s="4" t="s">
         <v>1718</v>
       </c>
       <c r="X10" s="4" t="s">
         <v>1719</v>
       </c>
       <c r="Y10" s="4">
         <v>3.3E-3</v>
       </c>
       <c r="Z10" s="4" t="s">
         <v>1720</v>
       </c>
       <c r="AA10" s="4" t="s">
         <v>1715</v>
       </c>
       <c r="AB10" s="4" t="s">
         <v>1721</v>
       </c>
       <c r="AC10" s="4">
         <v>4.0000000000000002E-4</v>
@@ -23895,81 +23875,81 @@
         <v>1729</v>
       </c>
       <c r="AN10" s="4" t="s">
         <v>1730</v>
       </c>
       <c r="AO10" s="4">
         <v>0.14399999999999999</v>
       </c>
       <c r="AP10" s="4" t="s">
         <v>1731</v>
       </c>
       <c r="AQ10" s="4" t="s">
         <v>1732</v>
       </c>
       <c r="AR10" s="4" t="s">
         <v>1733</v>
       </c>
       <c r="AS10" s="4">
         <v>2.5999999999999999E-3</v>
       </c>
     </row>
     <row r="11" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="5" t="s">
         <v>1734</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="C11" s="5" t="s">
         <v>1735</v>
       </c>
-      <c r="D11" s="6" t="s">
+      <c r="D11" s="5" t="s">
         <v>1736</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="5">
         <v>0.80200000000000005</v>
       </c>
-      <c r="F11" s="6" t="s">
+      <c r="F11" s="5" t="s">
         <v>1737</v>
       </c>
-      <c r="G11" s="6" t="s">
+      <c r="G11" s="5" t="s">
         <v>1738</v>
       </c>
-      <c r="H11" s="6" t="s">
+      <c r="H11" s="5" t="s">
         <v>1737</v>
       </c>
-      <c r="I11" s="6">
+      <c r="I11" s="5">
         <v>0.83079999999999998</v>
       </c>
-      <c r="J11" s="6" t="s">
+      <c r="J11" s="5" t="s">
         <v>1739</v>
       </c>
-      <c r="K11" s="6" t="s">
+      <c r="K11" s="5" t="s">
         <v>1740</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="L11" s="5" t="s">
         <v>1739</v>
       </c>
       <c r="M11" s="4">
         <v>0.88829999999999998</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>1741</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>1742</v>
       </c>
       <c r="P11" s="4" t="s">
         <v>1743</v>
       </c>
       <c r="Q11" s="4">
         <v>0.90210000000000001</v>
       </c>
       <c r="R11" s="4" t="s">
         <v>1744</v>
       </c>
       <c r="S11" s="4" t="s">
         <v>1745</v>
       </c>
       <c r="T11" s="4" t="s">
         <v>1746</v>
@@ -24032,96 +24012,96 @@
         <v>1754</v>
       </c>
       <c r="AN11" s="4" t="s">
         <v>1743</v>
       </c>
       <c r="AO11" s="4">
         <v>0.93569999999999998</v>
       </c>
       <c r="AP11" s="4" t="s">
         <v>1752</v>
       </c>
       <c r="AQ11" s="4" t="s">
         <v>1755</v>
       </c>
       <c r="AR11" s="4" t="s">
         <v>1746</v>
       </c>
       <c r="AS11" s="4">
         <v>0.94320000000000004</v>
       </c>
     </row>
     <row r="12" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="5" t="s">
         <v>1756</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="C12" s="5" t="s">
         <v>1757</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="5" t="s">
         <v>1758</v>
       </c>
-      <c r="E12" s="9">
+      <c r="E12" s="7">
         <v>4.3700000000000003E-2</v>
       </c>
-      <c r="F12" s="6" t="s">
+      <c r="F12" s="5" t="s">
         <v>1759</v>
       </c>
-      <c r="G12" s="6" t="s">
+      <c r="G12" s="5" t="s">
         <v>1760</v>
       </c>
-      <c r="H12" s="6" t="s">
+      <c r="H12" s="5" t="s">
         <v>1761</v>
       </c>
       <c r="I12" s="4">
         <v>0.27500000000000002</v>
       </c>
-      <c r="J12" s="6" t="s">
+      <c r="J12" s="5" t="s">
         <v>1761</v>
       </c>
-      <c r="K12" s="6" t="s">
+      <c r="K12" s="5" t="s">
         <v>1762</v>
       </c>
-      <c r="L12" s="6" t="s">
+      <c r="L12" s="5" t="s">
         <v>1763</v>
       </c>
       <c r="M12" s="4">
         <v>0.30730000000000002</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>1764</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>1765</v>
       </c>
       <c r="P12" s="4" t="s">
         <v>1766</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="6">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="R12" s="4" t="s">
         <v>1767</v>
       </c>
       <c r="S12" s="4" t="s">
         <v>1768</v>
       </c>
       <c r="T12" s="4" t="s">
         <v>1766</v>
       </c>
       <c r="U12" s="4">
         <v>0.104</v>
       </c>
       <c r="V12" s="4" t="s">
         <v>1769</v>
       </c>
       <c r="W12" s="4" t="s">
         <v>1770</v>
       </c>
       <c r="X12" s="4" t="s">
         <v>1766</v>
       </c>
       <c r="Y12" s="4">
         <v>0.217</v>
@@ -24218,108 +24198,108 @@
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4"/>
       <c r="AG13" s="4"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
     </row>
     <row r="14" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="5" t="s">
         <v>1614</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>1779</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="D14" s="5" t="s">
         <v>1780</v>
       </c>
-      <c r="E14" s="9">
+      <c r="E14" s="7">
         <v>0.02</v>
       </c>
-      <c r="F14" s="6" t="s">
+      <c r="F14" s="5" t="s">
         <v>1781</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="G14" s="5" t="s">
         <v>1782</v>
       </c>
-      <c r="H14" s="6" t="s">
+      <c r="H14" s="5" t="s">
         <v>1783</v>
       </c>
-      <c r="I14" s="9">
+      <c r="I14" s="7">
         <v>1.0200000000000001E-2</v>
       </c>
-      <c r="J14" s="6" t="s">
+      <c r="J14" s="5" t="s">
         <v>1784</v>
       </c>
-      <c r="K14" s="6" t="s">
+      <c r="K14" s="5" t="s">
         <v>1785</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="L14" s="5" t="s">
         <v>1786</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>5.45E-2</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>1787</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>1788</v>
       </c>
       <c r="P14" s="4" t="s">
         <v>1789</v>
       </c>
       <c r="Q14" s="4">
         <v>0.6321</v>
       </c>
       <c r="R14" s="4" t="s">
         <v>1790</v>
       </c>
       <c r="S14" s="4" t="s">
         <v>1791</v>
       </c>
       <c r="T14" s="4" t="s">
         <v>1792</v>
       </c>
-      <c r="U14" s="8">
+      <c r="U14" s="6">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="V14" s="4" t="s">
         <v>1790</v>
       </c>
       <c r="W14" s="4" t="s">
         <v>1793</v>
       </c>
       <c r="X14" s="4" t="s">
         <v>1794</v>
       </c>
       <c r="Y14" s="4">
         <v>0.24690000000000001</v>
       </c>
       <c r="Z14" s="4" t="s">
         <v>1795</v>
       </c>
       <c r="AA14" s="4" t="s">
         <v>1796</v>
       </c>
       <c r="AB14" s="4" t="s">
         <v>1797</v>
       </c>
       <c r="AC14" s="4">
         <v>4.5999999999999999E-3</v>
@@ -24355,96 +24335,96 @@
         <v>1805</v>
       </c>
       <c r="AN14" s="4" t="s">
         <v>1806</v>
       </c>
       <c r="AO14" s="4">
         <v>1.5100000000000001E-2</v>
       </c>
       <c r="AP14" s="4" t="s">
         <v>1807</v>
       </c>
       <c r="AQ14" s="4" t="s">
         <v>1808</v>
       </c>
       <c r="AR14" s="4" t="s">
         <v>1809</v>
       </c>
       <c r="AS14" s="4">
         <v>8.48E-2</v>
       </c>
     </row>
     <row r="15" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="5" t="s">
         <v>1810</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="D15" s="5" t="s">
         <v>1812</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="6" t="s">
+      <c r="E15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>1813</v>
       </c>
-      <c r="G15" s="6" t="s">
+      <c r="G15" s="5" t="s">
         <v>1814</v>
       </c>
-      <c r="H15" s="6" t="s">
+      <c r="H15" s="5" t="s">
         <v>1815</v>
       </c>
-      <c r="I15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="6" t="s">
+      <c r="I15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J15" s="5" t="s">
         <v>1816</v>
       </c>
-      <c r="K15" s="6" t="s">
+      <c r="K15" s="5" t="s">
         <v>1817</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="L15" s="5" t="s">
         <v>1818</v>
       </c>
-      <c r="M15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>1819</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>1820</v>
       </c>
       <c r="P15" s="4" t="s">
         <v>1821</v>
       </c>
-      <c r="Q15" s="6" t="s">
+      <c r="Q15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="R15" s="4" t="s">
         <v>1822</v>
       </c>
       <c r="S15" s="4" t="s">
         <v>1823</v>
       </c>
       <c r="T15" s="4" t="s">
         <v>1824</v>
       </c>
       <c r="U15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V15" s="4" t="s">
         <v>1825</v>
       </c>
       <c r="W15" s="4" t="s">
         <v>1826</v>
       </c>
       <c r="X15" s="4" t="s">
         <v>1827</v>
       </c>
       <c r="Y15" s="4" t="s">
         <v>14</v>
@@ -24541,108 +24521,108 @@
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="4"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4"/>
       <c r="AG16" s="4"/>
       <c r="AH16" s="4"/>
       <c r="AI16" s="4"/>
       <c r="AJ16" s="4"/>
       <c r="AK16" s="4"/>
       <c r="AL16" s="4"/>
       <c r="AM16" s="4"/>
       <c r="AN16" s="4"/>
       <c r="AO16" s="4"/>
       <c r="AP16" s="4"/>
       <c r="AQ16" s="4"/>
       <c r="AR16" s="4"/>
       <c r="AS16" s="4"/>
     </row>
     <row r="17" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A17" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="B17" s="5" t="s">
         <v>1841</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>1842</v>
       </c>
-      <c r="D17" s="6" t="s">
+      <c r="D17" s="5" t="s">
         <v>1843</v>
       </c>
-      <c r="E17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6" t="s">
+      <c r="E17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="5" t="s">
         <v>1844</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>1845</v>
       </c>
-      <c r="H17" s="6" t="s">
+      <c r="H17" s="5" t="s">
         <v>1846</v>
       </c>
-      <c r="I17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6" t="s">
+      <c r="I17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J17" s="5" t="s">
         <v>1847</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17" s="5" t="s">
         <v>1848</v>
       </c>
-      <c r="L17" s="6" t="s">
+      <c r="L17" s="5" t="s">
         <v>1849</v>
       </c>
-      <c r="M17" s="9" t="s">
+      <c r="M17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>1850</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>1851</v>
       </c>
       <c r="P17" s="4" t="s">
         <v>1719</v>
       </c>
-      <c r="Q17" s="8" t="s">
+      <c r="Q17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="R17" s="4" t="s">
         <v>1852</v>
       </c>
       <c r="S17" s="4" t="s">
         <v>1853</v>
       </c>
       <c r="T17" s="4" t="s">
         <v>1721</v>
       </c>
-      <c r="U17" s="8" t="s">
+      <c r="U17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="V17" s="4" t="s">
         <v>1854</v>
       </c>
       <c r="W17" s="4" t="s">
         <v>1855</v>
       </c>
       <c r="X17" s="4" t="s">
         <v>1856</v>
       </c>
       <c r="Y17" s="4" t="s">
         <v>28</v>
       </c>
       <c r="Z17" s="4" t="s">
         <v>1857</v>
       </c>
       <c r="AA17" s="4" t="s">
         <v>1858</v>
       </c>
       <c r="AB17" s="4" t="s">
         <v>1859</v>
       </c>
       <c r="AC17" s="4" t="s">
         <v>28</v>
@@ -24678,108 +24658,108 @@
         <v>1866</v>
       </c>
       <c r="AN17" s="4" t="s">
         <v>1859</v>
       </c>
       <c r="AO17" s="4">
         <v>4.4999999999999997E-3</v>
       </c>
       <c r="AP17" s="4" t="s">
         <v>1720</v>
       </c>
       <c r="AQ17" s="4" t="s">
         <v>1863</v>
       </c>
       <c r="AR17" s="4" t="s">
         <v>1867</v>
       </c>
       <c r="AS17" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="B18" s="5" t="s">
         <v>1868</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>1869</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="D18" s="5" t="s">
         <v>655</v>
       </c>
-      <c r="E18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="6" t="s">
+      <c r="E18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" s="5" t="s">
         <v>1243</v>
       </c>
-      <c r="G18" s="6" t="s">
+      <c r="G18" s="5" t="s">
         <v>1870</v>
       </c>
-      <c r="H18" s="6" t="s">
+      <c r="H18" s="5" t="s">
         <v>1871</v>
       </c>
-      <c r="I18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="6" t="s">
+      <c r="I18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J18" s="5" t="s">
         <v>1872</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>1873</v>
       </c>
-      <c r="L18" s="6" t="s">
+      <c r="L18" s="5" t="s">
         <v>1874</v>
       </c>
-      <c r="M18" s="9" t="s">
+      <c r="M18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>1875</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>1876</v>
       </c>
       <c r="P18" s="4" t="s">
         <v>1877</v>
       </c>
-      <c r="Q18" s="8" t="s">
+      <c r="Q18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="R18" s="4" t="s">
         <v>1878</v>
       </c>
       <c r="S18" s="4" t="s">
         <v>1879</v>
       </c>
       <c r="T18" s="4" t="s">
         <v>1880</v>
       </c>
-      <c r="U18" s="8" t="s">
+      <c r="U18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="V18" s="4" t="s">
         <v>1881</v>
       </c>
       <c r="W18" s="4" t="s">
         <v>1882</v>
       </c>
       <c r="X18" s="4" t="s">
         <v>1883</v>
       </c>
       <c r="Y18" s="4" t="s">
         <v>28</v>
       </c>
       <c r="Z18" s="4" t="s">
         <v>1884</v>
       </c>
       <c r="AA18" s="4" t="s">
         <v>1885</v>
       </c>
       <c r="AB18" s="4" t="s">
         <v>1886</v>
       </c>
       <c r="AC18" s="4" t="s">
         <v>28</v>
@@ -24815,108 +24795,108 @@
         <v>1893</v>
       </c>
       <c r="AN18" s="4" t="s">
         <v>1894</v>
       </c>
       <c r="AO18" s="4">
         <v>3.1699999999999999E-2</v>
       </c>
       <c r="AP18" s="4" t="s">
         <v>1895</v>
       </c>
       <c r="AQ18" s="4" t="s">
         <v>1896</v>
       </c>
       <c r="AR18" s="4" t="s">
         <v>1897</v>
       </c>
       <c r="AS18" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B19" s="5" t="s">
         <v>1898</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="5" t="s">
         <v>1899</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="D19" s="5" t="s">
         <v>1900</v>
       </c>
-      <c r="E19" s="8">
+      <c r="E19" s="6">
         <v>3.5000000000000001E-3</v>
       </c>
-      <c r="F19" s="6" t="s">
+      <c r="F19" s="5" t="s">
         <v>1901</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>1902</v>
       </c>
-      <c r="H19" s="6" t="s">
+      <c r="H19" s="5" t="s">
         <v>1903</v>
       </c>
-      <c r="I19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="6" t="s">
+      <c r="I19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J19" s="5" t="s">
         <v>1904</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>1905</v>
       </c>
-      <c r="L19" s="6" t="s">
+      <c r="L19" s="5" t="s">
         <v>1906</v>
       </c>
-      <c r="M19" s="9">
+      <c r="M19" s="7">
         <v>4.0099999999999997E-2</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>1907</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>1908</v>
       </c>
       <c r="P19" s="4" t="s">
         <v>1909</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="Q19" s="6">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="R19" s="4" t="s">
         <v>1910</v>
       </c>
       <c r="S19" s="4" t="s">
         <v>1911</v>
       </c>
       <c r="T19" s="4" t="s">
         <v>1912</v>
       </c>
-      <c r="U19" s="8" t="s">
+      <c r="U19" s="6" t="s">
         <v>28</v>
       </c>
       <c r="V19" s="4" t="s">
         <v>1883</v>
       </c>
       <c r="W19" s="4" t="s">
         <v>1911</v>
       </c>
       <c r="X19" s="4" t="s">
         <v>1913</v>
       </c>
       <c r="Y19" s="4">
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="Z19" s="4" t="s">
         <v>1914</v>
       </c>
       <c r="AA19" s="4" t="s">
         <v>1915</v>
       </c>
       <c r="AB19" s="4" t="s">
         <v>1916</v>
       </c>
       <c r="AC19" s="4">
         <v>9.8299999999999998E-2</v>
@@ -24952,96 +24932,96 @@
         <v>1924</v>
       </c>
       <c r="AN19" s="4" t="s">
         <v>1925</v>
       </c>
       <c r="AO19" s="4">
         <v>0.10290000000000001</v>
       </c>
       <c r="AP19" s="4" t="s">
         <v>1926</v>
       </c>
       <c r="AQ19" s="4" t="s">
         <v>1927</v>
       </c>
       <c r="AR19" s="4" t="s">
         <v>1928</v>
       </c>
       <c r="AS19" s="4">
         <v>2.5000000000000001E-3</v>
       </c>
     </row>
     <row r="20" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="5" t="s">
         <v>1929</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="5" t="s">
         <v>1930</v>
       </c>
-      <c r="D20" s="6" t="s">
+      <c r="D20" s="5" t="s">
         <v>1931</v>
       </c>
-      <c r="E20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="6" t="s">
+      <c r="E20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="5" t="s">
         <v>1932</v>
       </c>
-      <c r="G20" s="6" t="s">
+      <c r="G20" s="5" t="s">
         <v>1933</v>
       </c>
-      <c r="H20" s="6" t="s">
+      <c r="H20" s="5" t="s">
         <v>1934</v>
       </c>
-      <c r="I20" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="6" t="s">
+      <c r="I20" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="J20" s="5" t="s">
         <v>1935</v>
       </c>
-      <c r="K20" s="6" t="s">
+      <c r="K20" s="5" t="s">
         <v>1936</v>
       </c>
-      <c r="L20" s="6" t="s">
+      <c r="L20" s="5" t="s">
         <v>1937</v>
       </c>
-      <c r="M20" s="6" t="s">
+      <c r="M20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>1938</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>1939</v>
       </c>
       <c r="P20" s="4" t="s">
         <v>1940</v>
       </c>
-      <c r="Q20" s="6" t="s">
+      <c r="Q20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="R20" s="4" t="s">
         <v>1941</v>
       </c>
       <c r="S20" s="4" t="s">
         <v>1942</v>
       </c>
       <c r="T20" s="4" t="s">
         <v>1943</v>
       </c>
       <c r="U20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V20" s="4" t="s">
         <v>1922</v>
       </c>
       <c r="W20" s="4" t="s">
         <v>1944</v>
       </c>
       <c r="X20" s="4" t="s">
         <v>1945</v>
       </c>
       <c r="Y20" s="4" t="s">
         <v>14</v>
@@ -25138,96 +25118,96 @@
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="4"/>
       <c r="AG21" s="4"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
       <c r="AK21" s="4"/>
       <c r="AL21" s="4"/>
       <c r="AM21" s="4"/>
       <c r="AN21" s="4"/>
       <c r="AO21" s="4"/>
       <c r="AP21" s="4"/>
       <c r="AQ21" s="4"/>
       <c r="AR21" s="4"/>
       <c r="AS21" s="4"/>
     </row>
     <row r="22" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A22" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="B22" s="6" t="s">
+      <c r="B22" s="5" t="s">
         <v>1959</v>
       </c>
-      <c r="C22" s="6" t="s">
+      <c r="C22" s="5" t="s">
         <v>1960</v>
       </c>
-      <c r="D22" s="6" t="s">
+      <c r="D22" s="5" t="s">
         <v>1961</v>
       </c>
-      <c r="E22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="6" t="s">
+      <c r="E22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="5" t="s">
         <v>1962</v>
       </c>
-      <c r="G22" s="6" t="s">
+      <c r="G22" s="5" t="s">
         <v>1963</v>
       </c>
-      <c r="H22" s="6" t="s">
+      <c r="H22" s="5" t="s">
         <v>1964</v>
       </c>
-      <c r="I22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="6" t="s">
+      <c r="I22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J22" s="5" t="s">
         <v>1965</v>
       </c>
-      <c r="K22" s="6" t="s">
+      <c r="K22" s="5" t="s">
         <v>1966</v>
       </c>
-      <c r="L22" s="6" t="s">
+      <c r="L22" s="5" t="s">
         <v>1967</v>
       </c>
-      <c r="M22" s="6" t="s">
+      <c r="M22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>1956</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>1968</v>
       </c>
       <c r="P22" s="4" t="s">
         <v>1969</v>
       </c>
-      <c r="Q22" s="6" t="s">
+      <c r="Q22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="R22" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="S22" s="4" t="s">
         <v>1971</v>
       </c>
       <c r="T22" s="4" t="s">
         <v>1972</v>
       </c>
       <c r="U22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V22" s="4" t="s">
         <v>1973</v>
       </c>
       <c r="W22" s="4" t="s">
         <v>1974</v>
       </c>
       <c r="X22" s="4" t="s">
         <v>1975</v>
       </c>
       <c r="Y22" s="4" t="s">
         <v>14</v>
@@ -25275,108 +25255,108 @@
         <v>1983</v>
       </c>
       <c r="AN22" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="AO22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AP22" s="4" t="s">
         <v>1984</v>
       </c>
       <c r="AQ22" s="4" t="s">
         <v>1968</v>
       </c>
       <c r="AR22" s="4" t="s">
         <v>1975</v>
       </c>
       <c r="AS22" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A23" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B23" s="5" t="s">
         <v>1985</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="C23" s="5" t="s">
         <v>1986</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="D23" s="5" t="s">
         <v>1987</v>
       </c>
-      <c r="E23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="6" t="s">
+      <c r="E23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" s="5" t="s">
         <v>1988</v>
       </c>
-      <c r="G23" s="6" t="s">
+      <c r="G23" s="5" t="s">
         <v>1989</v>
       </c>
-      <c r="H23" s="6" t="s">
+      <c r="H23" s="5" t="s">
         <v>1990</v>
       </c>
-      <c r="I23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="6" t="s">
+      <c r="I23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J23" s="5" t="s">
         <v>1991</v>
       </c>
-      <c r="K23" s="6" t="s">
+      <c r="K23" s="5" t="s">
         <v>1992</v>
       </c>
-      <c r="L23" s="6" t="s">
+      <c r="L23" s="5" t="s">
         <v>1993</v>
       </c>
-      <c r="M23" s="9" t="s">
+      <c r="M23" s="7" t="s">
         <v>28</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>1994</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>1995</v>
       </c>
       <c r="P23" s="4" t="s">
         <v>1996</v>
       </c>
-      <c r="Q23" s="8" t="s">
+      <c r="Q23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="R23" s="4" t="s">
         <v>1997</v>
       </c>
       <c r="S23" s="4" t="s">
         <v>1998</v>
       </c>
       <c r="T23" s="4" t="s">
         <v>1889</v>
       </c>
-      <c r="U23" s="8" t="s">
+      <c r="U23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="V23" s="4" t="s">
         <v>1999</v>
       </c>
       <c r="W23" s="4" t="s">
         <v>2000</v>
       </c>
       <c r="X23" s="4" t="s">
         <v>1996</v>
       </c>
       <c r="Y23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="Z23" s="4" t="s">
         <v>1994</v>
       </c>
       <c r="AA23" s="4" t="s">
         <v>2001</v>
       </c>
       <c r="AB23" s="4" t="s">
         <v>2002</v>
       </c>
       <c r="AC23" s="4" t="s">
         <v>28</v>
@@ -25412,96 +25392,96 @@
         <v>2009</v>
       </c>
       <c r="AN23" s="4" t="s">
         <v>2008</v>
       </c>
       <c r="AO23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AP23" s="4" t="s">
         <v>2010</v>
       </c>
       <c r="AQ23" s="4" t="s">
         <v>2011</v>
       </c>
       <c r="AR23" s="4" t="s">
         <v>2012</v>
       </c>
       <c r="AS23" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A24" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B24" s="5" t="s">
         <v>2013</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="C24" s="5" t="s">
         <v>2014</v>
       </c>
-      <c r="D24" s="6" t="s">
+      <c r="D24" s="5" t="s">
         <v>2015</v>
       </c>
-      <c r="E24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="6" t="s">
+      <c r="E24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24" s="5" t="s">
         <v>2016</v>
       </c>
-      <c r="G24" s="6" t="s">
+      <c r="G24" s="5" t="s">
         <v>2017</v>
       </c>
-      <c r="H24" s="6" t="s">
+      <c r="H24" s="5" t="s">
         <v>2018</v>
       </c>
-      <c r="I24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="6" t="s">
+      <c r="I24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J24" s="5" t="s">
         <v>2019</v>
       </c>
-      <c r="K24" s="6" t="s">
+      <c r="K24" s="5" t="s">
         <v>2020</v>
       </c>
-      <c r="L24" s="6" t="s">
+      <c r="L24" s="5" t="s">
         <v>1965</v>
       </c>
-      <c r="M24" s="9" t="s">
+      <c r="M24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>2022</v>
       </c>
       <c r="P24" s="4" t="s">
         <v>1938</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="6">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="R24" s="4" t="s">
         <v>2023</v>
       </c>
       <c r="S24" s="4" t="s">
         <v>2022</v>
       </c>
       <c r="T24" s="4" t="s">
         <v>2024</v>
       </c>
       <c r="U24" s="4">
         <v>0.20250000000000001</v>
       </c>
       <c r="V24" s="4" t="s">
         <v>1881</v>
       </c>
       <c r="W24" s="4" t="s">
         <v>2025</v>
       </c>
       <c r="X24" s="4" t="s">
         <v>2026</v>
       </c>
       <c r="Y24" s="4">
         <v>2.0000000000000001E-4</v>
@@ -25598,96 +25578,96 @@
       <c r="Z25" s="4"/>
       <c r="AA25" s="4"/>
       <c r="AB25" s="4"/>
       <c r="AC25" s="4"/>
       <c r="AD25" s="4"/>
       <c r="AE25" s="4"/>
       <c r="AF25" s="4"/>
       <c r="AG25" s="4"/>
       <c r="AH25" s="4"/>
       <c r="AI25" s="4"/>
       <c r="AJ25" s="4"/>
       <c r="AK25" s="4"/>
       <c r="AL25" s="4"/>
       <c r="AM25" s="4"/>
       <c r="AN25" s="4"/>
       <c r="AO25" s="4"/>
       <c r="AP25" s="4"/>
       <c r="AQ25" s="4"/>
       <c r="AR25" s="4"/>
       <c r="AS25" s="4"/>
     </row>
     <row r="26" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A26" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="B26" s="5" t="s">
         <v>2039</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="C26" s="5" t="s">
         <v>2040</v>
       </c>
-      <c r="D26" s="6" t="s">
+      <c r="D26" s="5" t="s">
         <v>2041</v>
       </c>
-      <c r="E26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="6" t="s">
+      <c r="E26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="5" t="s">
         <v>2042</v>
       </c>
-      <c r="G26" s="6" t="s">
+      <c r="G26" s="5" t="s">
         <v>2043</v>
       </c>
-      <c r="H26" s="6" t="s">
+      <c r="H26" s="5" t="s">
         <v>2044</v>
       </c>
-      <c r="I26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="6" t="s">
+      <c r="I26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J26" s="5" t="s">
         <v>2045</v>
       </c>
-      <c r="K26" s="6" t="s">
+      <c r="K26" s="5" t="s">
         <v>2046</v>
       </c>
-      <c r="L26" s="6" t="s">
+      <c r="L26" s="5" t="s">
         <v>2047</v>
       </c>
-      <c r="M26" s="6" t="s">
+      <c r="M26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>2048</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>2049</v>
       </c>
       <c r="P26" s="4" t="s">
         <v>2050</v>
       </c>
-      <c r="Q26" s="6" t="s">
+      <c r="Q26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="R26" s="4" t="s">
         <v>2051</v>
       </c>
       <c r="S26" s="4" t="s">
         <v>2052</v>
       </c>
       <c r="T26" s="4" t="s">
         <v>2053</v>
       </c>
       <c r="U26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V26" s="4" t="s">
         <v>2054</v>
       </c>
       <c r="W26" s="4" t="s">
         <v>2055</v>
       </c>
       <c r="X26" s="4" t="s">
         <v>2056</v>
       </c>
       <c r="Y26" s="4" t="s">
         <v>14</v>
@@ -25735,108 +25715,108 @@
         <v>2065</v>
       </c>
       <c r="AN26" s="4" t="s">
         <v>2066</v>
       </c>
       <c r="AO26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AP26" s="4" t="s">
         <v>2067</v>
       </c>
       <c r="AQ26" s="4" t="s">
         <v>2068</v>
       </c>
       <c r="AR26" s="4" t="s">
         <v>2069</v>
       </c>
       <c r="AS26" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A27" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="B27" s="5" t="s">
         <v>1246</v>
       </c>
-      <c r="C27" s="6" t="s">
+      <c r="C27" s="5" t="s">
         <v>2070</v>
       </c>
-      <c r="D27" s="6" t="s">
+      <c r="D27" s="5" t="s">
         <v>2071</v>
       </c>
-      <c r="E27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="6" t="s">
+      <c r="E27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" s="5" t="s">
         <v>2072</v>
       </c>
-      <c r="G27" s="6" t="s">
+      <c r="G27" s="5" t="s">
         <v>2073</v>
       </c>
-      <c r="H27" s="6" t="s">
+      <c r="H27" s="5" t="s">
         <v>2074</v>
       </c>
-      <c r="I27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="6" t="s">
+      <c r="I27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J27" s="5" t="s">
         <v>2075</v>
       </c>
-      <c r="K27" s="6" t="s">
+      <c r="K27" s="5" t="s">
         <v>2076</v>
       </c>
-      <c r="L27" s="6" t="s">
+      <c r="L27" s="5" t="s">
         <v>2077</v>
       </c>
-      <c r="M27" s="9" t="s">
+      <c r="M27" s="7" t="s">
         <v>28</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>2078</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>2079</v>
       </c>
       <c r="P27" s="4" t="s">
         <v>2080</v>
       </c>
-      <c r="Q27" s="8" t="s">
+      <c r="Q27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="R27" s="4" t="s">
         <v>1883</v>
       </c>
       <c r="S27" s="4" t="s">
         <v>2081</v>
       </c>
       <c r="T27" s="4" t="s">
         <v>2024</v>
       </c>
-      <c r="U27" s="8" t="s">
+      <c r="U27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="V27" s="4" t="s">
         <v>2082</v>
       </c>
       <c r="W27" s="4" t="s">
         <v>2083</v>
       </c>
       <c r="X27" s="4" t="s">
         <v>2024</v>
       </c>
       <c r="Y27" s="4" t="s">
         <v>28</v>
       </c>
       <c r="Z27" s="4" t="s">
         <v>1914</v>
       </c>
       <c r="AA27" s="4" t="s">
         <v>2084</v>
       </c>
       <c r="AB27" s="4" t="s">
         <v>2085</v>
       </c>
       <c r="AC27" s="4" t="s">
         <v>28</v>
@@ -25872,108 +25852,108 @@
         <v>2092</v>
       </c>
       <c r="AN27" s="4" t="s">
         <v>2093</v>
       </c>
       <c r="AO27" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AP27" s="4" t="s">
         <v>2094</v>
       </c>
       <c r="AQ27" s="4" t="s">
         <v>2095</v>
       </c>
       <c r="AR27" s="4" t="s">
         <v>2096</v>
       </c>
       <c r="AS27" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A28" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="B28" s="5" t="s">
         <v>2097</v>
       </c>
-      <c r="C28" s="6" t="s">
+      <c r="C28" s="5" t="s">
         <v>2098</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="D28" s="5" t="s">
         <v>2099</v>
       </c>
-      <c r="E28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="6" t="s">
+      <c r="E28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F28" s="5" t="s">
         <v>2100</v>
       </c>
-      <c r="G28" s="6" t="s">
+      <c r="G28" s="5" t="s">
         <v>2101</v>
       </c>
-      <c r="H28" s="6" t="s">
+      <c r="H28" s="5" t="s">
         <v>2102</v>
       </c>
-      <c r="I28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="6" t="s">
+      <c r="I28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J28" s="5" t="s">
         <v>2103</v>
       </c>
-      <c r="K28" s="6" t="s">
+      <c r="K28" s="5" t="s">
         <v>2104</v>
       </c>
-      <c r="L28" s="6" t="s">
+      <c r="L28" s="5" t="s">
         <v>2099</v>
       </c>
-      <c r="M28" s="9" t="s">
+      <c r="M28" s="7" t="s">
         <v>28</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>2105</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>2106</v>
       </c>
       <c r="P28" s="4" t="s">
         <v>2107</v>
       </c>
-      <c r="Q28" s="8" t="s">
+      <c r="Q28" s="6" t="s">
         <v>28</v>
       </c>
       <c r="R28" s="4" t="s">
         <v>2108</v>
       </c>
       <c r="S28" s="4" t="s">
         <v>2109</v>
       </c>
       <c r="T28" s="4" t="s">
         <v>2110</v>
       </c>
-      <c r="U28" s="8" t="s">
+      <c r="U28" s="6" t="s">
         <v>28</v>
       </c>
       <c r="V28" s="4" t="s">
         <v>2108</v>
       </c>
       <c r="W28" s="4" t="s">
         <v>2111</v>
       </c>
       <c r="X28" s="4" t="s">
         <v>2112</v>
       </c>
       <c r="Y28" s="4" t="s">
         <v>28</v>
       </c>
       <c r="Z28" s="4" t="s">
         <v>2113</v>
       </c>
       <c r="AA28" s="4" t="s">
         <v>2114</v>
       </c>
       <c r="AB28" s="4" t="s">
         <v>2115</v>
       </c>
       <c r="AC28" s="4" t="s">
         <v>28</v>
@@ -26058,96 +26038,96 @@
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
       <c r="AJ29" s="4"/>
       <c r="AK29" s="4"/>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="4"/>
       <c r="AP29" s="4"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
     </row>
     <row r="30" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A30" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="B30" s="5" t="s">
         <v>2124</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="C30" s="5" t="s">
         <v>2125</v>
       </c>
-      <c r="D30" s="6" t="s">
+      <c r="D30" s="5" t="s">
         <v>2126</v>
       </c>
-      <c r="E30" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="6" t="s">
+      <c r="E30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="5" t="s">
         <v>2127</v>
       </c>
-      <c r="G30" s="6" t="s">
+      <c r="G30" s="5" t="s">
         <v>2128</v>
       </c>
-      <c r="H30" s="6" t="s">
+      <c r="H30" s="5" t="s">
         <v>2129</v>
       </c>
-      <c r="I30" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="6" t="s">
+      <c r="I30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J30" s="5" t="s">
         <v>2130</v>
       </c>
-      <c r="K30" s="6" t="s">
+      <c r="K30" s="5" t="s">
         <v>2131</v>
       </c>
-      <c r="L30" s="6" t="s">
+      <c r="L30" s="5" t="s">
         <v>2132</v>
       </c>
-      <c r="M30" s="6" t="s">
+      <c r="M30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>2133</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>2134</v>
       </c>
       <c r="P30" s="4" t="s">
         <v>2135</v>
       </c>
-      <c r="Q30" s="6" t="s">
+      <c r="Q30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="R30" s="4" t="s">
         <v>2136</v>
       </c>
       <c r="S30" s="4" t="s">
         <v>2137</v>
       </c>
       <c r="T30" s="4" t="s">
         <v>2138</v>
       </c>
       <c r="U30" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V30" s="4" t="s">
         <v>2139</v>
       </c>
       <c r="W30" s="4" t="s">
         <v>2140</v>
       </c>
       <c r="X30" s="4" t="s">
         <v>2141</v>
       </c>
       <c r="Y30" s="4" t="s">
         <v>14</v>
@@ -26195,108 +26175,108 @@
         <v>2152</v>
       </c>
       <c r="AN30" s="4" t="s">
         <v>2153</v>
       </c>
       <c r="AO30" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AP30" s="4" t="s">
         <v>2154</v>
       </c>
       <c r="AQ30" s="4" t="s">
         <v>2155</v>
       </c>
       <c r="AR30" s="4" t="s">
         <v>2156</v>
       </c>
       <c r="AS30" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A31" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="B31" s="5" t="s">
         <v>2157</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="C31" s="5" t="s">
         <v>2158</v>
       </c>
-      <c r="D31" s="6" t="s">
+      <c r="D31" s="5" t="s">
         <v>2159</v>
       </c>
-      <c r="E31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="6" t="s">
+      <c r="E31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31" s="5" t="s">
         <v>2160</v>
       </c>
-      <c r="G31" s="6" t="s">
+      <c r="G31" s="5" t="s">
         <v>2161</v>
       </c>
-      <c r="H31" s="6" t="s">
+      <c r="H31" s="5" t="s">
         <v>1931</v>
       </c>
-      <c r="I31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="6" t="s">
+      <c r="I31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J31" s="5" t="s">
         <v>1307</v>
       </c>
-      <c r="K31" s="6" t="s">
+      <c r="K31" s="5" t="s">
         <v>2162</v>
       </c>
-      <c r="L31" s="6" t="s">
+      <c r="L31" s="5" t="s">
         <v>1961</v>
       </c>
-      <c r="M31" s="9" t="s">
+      <c r="M31" s="7" t="s">
         <v>28</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>2163</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>2164</v>
       </c>
       <c r="P31" s="4" t="s">
         <v>2165</v>
       </c>
       <c r="Q31" s="4">
         <v>0.24840000000000001</v>
       </c>
       <c r="R31" s="4" t="s">
         <v>2166</v>
       </c>
       <c r="S31" s="4" t="s">
         <v>2167</v>
       </c>
       <c r="T31" s="4" t="s">
         <v>2168</v>
       </c>
-      <c r="U31" s="8" t="s">
+      <c r="U31" s="6" t="s">
         <v>28</v>
       </c>
       <c r="V31" s="4" t="s">
         <v>2169</v>
       </c>
       <c r="W31" s="4" t="s">
         <v>2170</v>
       </c>
       <c r="X31" s="4" t="s">
         <v>2168</v>
       </c>
       <c r="Y31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="Z31" s="4" t="s">
         <v>2171</v>
       </c>
       <c r="AA31" s="4" t="s">
         <v>2172</v>
       </c>
       <c r="AB31" s="4" t="s">
         <v>2173</v>
       </c>
       <c r="AC31" s="4" t="s">
         <v>28</v>
@@ -26332,108 +26312,108 @@
         <v>2179</v>
       </c>
       <c r="AN31" s="4" t="s">
         <v>2180</v>
       </c>
       <c r="AO31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AP31" s="4" t="s">
         <v>2181</v>
       </c>
       <c r="AQ31" s="4" t="s">
         <v>2167</v>
       </c>
       <c r="AR31" s="4" t="s">
         <v>2182</v>
       </c>
       <c r="AS31" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A32" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="B32" s="5" t="s">
         <v>2183</v>
       </c>
-      <c r="C32" s="6" t="s">
+      <c r="C32" s="5" t="s">
         <v>2184</v>
       </c>
-      <c r="D32" s="6" t="s">
+      <c r="D32" s="5" t="s">
         <v>2185</v>
       </c>
-      <c r="E32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="6" t="s">
+      <c r="E32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32" s="5" t="s">
         <v>2186</v>
       </c>
-      <c r="G32" s="6" t="s">
+      <c r="G32" s="5" t="s">
         <v>2187</v>
       </c>
-      <c r="H32" s="6" t="s">
+      <c r="H32" s="5" t="s">
         <v>2188</v>
       </c>
-      <c r="I32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="6" t="s">
+      <c r="I32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J32" s="5" t="s">
         <v>2189</v>
       </c>
-      <c r="K32" s="6" t="s">
+      <c r="K32" s="5" t="s">
         <v>2190</v>
       </c>
-      <c r="L32" s="6" t="s">
+      <c r="L32" s="5" t="s">
         <v>2191</v>
       </c>
-      <c r="M32" s="9" t="s">
+      <c r="M32" s="7" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>2192</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>2193</v>
       </c>
       <c r="P32" s="4" t="s">
         <v>2194</v>
       </c>
-      <c r="Q32" s="8" t="s">
+      <c r="Q32" s="6" t="s">
         <v>28</v>
       </c>
       <c r="R32" s="4" t="s">
         <v>2195</v>
       </c>
       <c r="S32" s="4" t="s">
         <v>2196</v>
       </c>
       <c r="T32" s="4" t="s">
         <v>2197</v>
       </c>
-      <c r="U32" s="8" t="s">
+      <c r="U32" s="6" t="s">
         <v>28</v>
       </c>
       <c r="V32" s="4" t="s">
         <v>2113</v>
       </c>
       <c r="W32" s="4" t="s">
         <v>2198</v>
       </c>
       <c r="X32" s="4" t="s">
         <v>2112</v>
       </c>
       <c r="Y32" s="4" t="s">
         <v>28</v>
       </c>
       <c r="Z32" s="4" t="s">
         <v>2195</v>
       </c>
       <c r="AA32" s="4" t="s">
         <v>2199</v>
       </c>
       <c r="AB32" s="4" t="s">
         <v>2200</v>
       </c>
       <c r="AC32" s="4" t="s">
         <v>28</v>
@@ -26518,96 +26498,96 @@
       <c r="Z33" s="4"/>
       <c r="AA33" s="4"/>
       <c r="AB33" s="4"/>
       <c r="AC33" s="4"/>
       <c r="AD33" s="4"/>
       <c r="AE33" s="4"/>
       <c r="AF33" s="4"/>
       <c r="AG33" s="4"/>
       <c r="AH33" s="4"/>
       <c r="AI33" s="4"/>
       <c r="AJ33" s="4"/>
       <c r="AK33" s="4"/>
       <c r="AL33" s="4"/>
       <c r="AM33" s="4"/>
       <c r="AN33" s="4"/>
       <c r="AO33" s="4"/>
       <c r="AP33" s="4"/>
       <c r="AQ33" s="4"/>
       <c r="AR33" s="4"/>
       <c r="AS33" s="4"/>
     </row>
     <row r="34" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A34" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="B34" s="6" t="s">
+      <c r="B34" s="5" t="s">
         <v>2210</v>
       </c>
-      <c r="C34" s="6" t="s">
+      <c r="C34" s="5" t="s">
         <v>2211</v>
       </c>
-      <c r="D34" s="6" t="s">
+      <c r="D34" s="5" t="s">
         <v>2212</v>
       </c>
-      <c r="E34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="6" t="s">
+      <c r="E34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="5" t="s">
         <v>2213</v>
       </c>
-      <c r="G34" s="6" t="s">
+      <c r="G34" s="5" t="s">
         <v>2214</v>
       </c>
-      <c r="H34" s="6" t="s">
+      <c r="H34" s="5" t="s">
         <v>2215</v>
       </c>
-      <c r="I34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="6" t="s">
+      <c r="I34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J34" s="5" t="s">
         <v>2216</v>
       </c>
-      <c r="K34" s="6" t="s">
+      <c r="K34" s="5" t="s">
         <v>2217</v>
       </c>
-      <c r="L34" s="6" t="s">
+      <c r="L34" s="5" t="s">
         <v>2218</v>
       </c>
-      <c r="M34" s="6" t="s">
+      <c r="M34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>2219</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>2220</v>
       </c>
       <c r="P34" s="4" t="s">
         <v>1970</v>
       </c>
-      <c r="Q34" s="6" t="s">
+      <c r="Q34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="R34" s="4" t="s">
         <v>2221</v>
       </c>
       <c r="S34" s="4" t="s">
         <v>2222</v>
       </c>
       <c r="T34" s="4" t="s">
         <v>1897</v>
       </c>
       <c r="U34" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V34" s="4" t="s">
         <v>2223</v>
       </c>
       <c r="W34" s="4" t="s">
         <v>2224</v>
       </c>
       <c r="X34" s="4" t="s">
         <v>1907</v>
       </c>
       <c r="Y34" s="4" t="s">
         <v>14</v>
@@ -26655,108 +26635,108 @@
         <v>2234</v>
       </c>
       <c r="AN34" s="4" t="s">
         <v>2235</v>
       </c>
       <c r="AO34" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AP34" s="4" t="s">
         <v>2236</v>
       </c>
       <c r="AQ34" s="4" t="s">
         <v>2237</v>
       </c>
       <c r="AR34" s="4" t="s">
         <v>2238</v>
       </c>
       <c r="AS34" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A35" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="B35" s="6" t="s">
+      <c r="B35" s="5" t="s">
         <v>2239</v>
       </c>
-      <c r="C35" s="6" t="s">
+      <c r="C35" s="5" t="s">
         <v>2240</v>
       </c>
-      <c r="D35" s="6" t="s">
+      <c r="D35" s="5" t="s">
         <v>2241</v>
       </c>
-      <c r="E35" s="9">
+      <c r="E35" s="7">
         <v>2.5399999999999999E-2</v>
       </c>
-      <c r="F35" s="6" t="s">
+      <c r="F35" s="5" t="s">
         <v>2242</v>
       </c>
-      <c r="G35" s="6" t="s">
+      <c r="G35" s="5" t="s">
         <v>2243</v>
       </c>
-      <c r="H35" s="6" t="s">
+      <c r="H35" s="5" t="s">
         <v>1815</v>
       </c>
-      <c r="I35" s="9">
+      <c r="I35" s="7">
         <v>1.89E-2</v>
       </c>
-      <c r="J35" s="6" t="s">
+      <c r="J35" s="5" t="s">
         <v>2244</v>
       </c>
-      <c r="K35" s="6" t="s">
+      <c r="K35" s="5" t="s">
         <v>2245</v>
       </c>
-      <c r="L35" s="6" t="s">
+      <c r="L35" s="5" t="s">
         <v>2246</v>
       </c>
-      <c r="M35" s="9">
+      <c r="M35" s="7">
         <v>2.2800000000000001E-2</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>2247</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>2248</v>
       </c>
       <c r="P35" s="4" t="s">
         <v>2249</v>
       </c>
-      <c r="Q35" s="8">
+      <c r="Q35" s="6">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="R35" s="4" t="s">
         <v>2247</v>
       </c>
       <c r="S35" s="4" t="s">
         <v>2250</v>
       </c>
       <c r="T35" s="4" t="s">
         <v>2251</v>
       </c>
-      <c r="U35" s="8">
+      <c r="U35" s="6">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="V35" s="4" t="s">
         <v>1600</v>
       </c>
       <c r="W35" s="4" t="s">
         <v>2252</v>
       </c>
       <c r="X35" s="4" t="s">
         <v>2253</v>
       </c>
       <c r="Y35" s="4">
         <v>0.1079</v>
       </c>
       <c r="Z35" s="4" t="s">
         <v>2254</v>
       </c>
       <c r="AA35" s="4" t="s">
         <v>2255</v>
       </c>
       <c r="AB35" s="4" t="s">
         <v>2256</v>
       </c>
       <c r="AC35" s="4">
         <v>2.0000000000000001E-4</v>
@@ -26792,96 +26772,96 @@
         <v>2264</v>
       </c>
       <c r="AN35" s="4" t="s">
         <v>2265</v>
       </c>
       <c r="AO35" s="4">
         <v>6.4000000000000003E-3</v>
       </c>
       <c r="AP35" s="4" t="s">
         <v>2266</v>
       </c>
       <c r="AQ35" s="4" t="s">
         <v>2267</v>
       </c>
       <c r="AR35" s="4" t="s">
         <v>2268</v>
       </c>
       <c r="AS35" s="4">
         <v>2.3E-3</v>
       </c>
     </row>
     <row r="36" spans="1:45" x14ac:dyDescent="0.35">
       <c r="A36" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="B36" s="6" t="s">
+      <c r="B36" s="5" t="s">
         <v>2269</v>
       </c>
-      <c r="C36" s="6" t="s">
+      <c r="C36" s="5" t="s">
         <v>2270</v>
       </c>
-      <c r="D36" s="6" t="s">
+      <c r="D36" s="5" t="s">
         <v>2271</v>
       </c>
-      <c r="E36" s="9">
+      <c r="E36" s="7">
         <v>5.4000000000000003E-3</v>
       </c>
-      <c r="F36" s="6" t="s">
+      <c r="F36" s="5" t="s">
         <v>1328</v>
       </c>
-      <c r="G36" s="6" t="s">
+      <c r="G36" s="5" t="s">
         <v>2272</v>
       </c>
-      <c r="H36" s="6" t="s">
+      <c r="H36" s="5" t="s">
         <v>2273</v>
       </c>
-      <c r="I36" s="9">
+      <c r="I36" s="7">
         <v>2.2499999999999999E-2</v>
       </c>
-      <c r="J36" s="6" t="s">
+      <c r="J36" s="5" t="s">
         <v>2274</v>
       </c>
-      <c r="K36" s="6" t="s">
+      <c r="K36" s="5" t="s">
         <v>2275</v>
       </c>
-      <c r="L36" s="6" t="s">
+      <c r="L36" s="5" t="s">
         <v>2018</v>
       </c>
-      <c r="M36" s="9">
+      <c r="M36" s="7">
         <v>0.10249999999999999</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>2276</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>2277</v>
       </c>
       <c r="P36" s="4" t="s">
         <v>2278</v>
       </c>
-      <c r="Q36" s="8">
+      <c r="Q36" s="6">
         <v>2.0799999999999999E-2</v>
       </c>
       <c r="R36" s="4" t="s">
         <v>2279</v>
       </c>
       <c r="S36" s="4" t="s">
         <v>2280</v>
       </c>
       <c r="T36" s="4" t="s">
         <v>2281</v>
       </c>
       <c r="U36" s="4">
         <v>0.25359999999999999</v>
       </c>
       <c r="V36" s="4" t="s">
         <v>2282</v>
       </c>
       <c r="W36" s="4" t="s">
         <v>2283</v>
       </c>
       <c r="X36" s="4" t="s">
         <v>2284</v>
       </c>
       <c r="Y36" s="4">
         <v>0.26800000000000002</v>
@@ -26927,81 +26907,83 @@
       </c>
       <c r="AM36" s="4" t="s">
         <v>2291</v>
       </c>
       <c r="AN36" s="4" t="s">
         <v>2292</v>
       </c>
       <c r="AO36" s="4">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="AP36" s="4" t="s">
         <v>1997</v>
       </c>
       <c r="AQ36" s="4" t="s">
         <v>2293</v>
       </c>
       <c r="AR36" s="4" t="s">
         <v>2294</v>
       </c>
       <c r="AS36" s="4">
         <v>8.9599999999999999E-2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="Z3:AB3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AP3:AR3"/>
     <mergeCell ref="V3:X3"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="R3:T3"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="AH3:AJ3"/>
+    <mergeCell ref="AL3:AN3"/>
+    <mergeCell ref="AP3:AR3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD388A1C-90E4-4BE2-9EE8-367C2743E7AA}">
   <dimension ref="A1:CV36"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="27.6328125" customWidth="1"/>
     <col min="9" max="9" width="17.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:100" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>4353</v>
+    <row r="1" spans="1:100" s="20" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="20" t="s">
+        <v>4350</v>
       </c>
     </row>
     <row r="2" spans="1:100" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>4342</v>
       </c>
     </row>
     <row r="3" spans="1:100" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>1563</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="K3" s="17" t="s">
@@ -27421,51 +27403,51 @@
       </c>
       <c r="B5" s="4" t="s">
         <v>2306</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2307</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>2308</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>2309</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>2310</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1588</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>2311</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>2312</v>
       </c>
-      <c r="J5" s="14" t="s">
+      <c r="J5" s="11" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>2313</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>2314</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>2315</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>2316</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>2317</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>2318</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>2319</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>2320</v>
@@ -27723,51 +27705,51 @@
       </c>
       <c r="B6" s="4" t="s">
         <v>2373</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>2374</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>2375</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>2376</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>1830</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>2377</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>2378</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>2379</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="11">
         <v>1E-4</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>2380</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>2381</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>2382</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>2383</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>2384</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>2265</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>2385</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>2386</v>
@@ -28009,51 +27991,51 @@
       <c r="CS6" s="4" t="s">
         <v>2431</v>
       </c>
       <c r="CT6" s="4" t="s">
         <v>2432</v>
       </c>
       <c r="CU6" s="4" t="s">
         <v>2390</v>
       </c>
       <c r="CV6" s="4">
         <v>1.1000000000000001E-3</v>
       </c>
     </row>
     <row r="7" spans="1:100" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
-      <c r="J7" s="14"/>
+      <c r="J7" s="11"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
@@ -28129,51 +28111,51 @@
       </c>
       <c r="B8" s="4" t="s">
         <v>2433</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>2434</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>2435</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>2436</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>2437</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>2438</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>2378</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>2389</v>
       </c>
-      <c r="J8" s="14" t="s">
+      <c r="J8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>1801</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>2439</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>2440</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>2441</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>2442</v>
       </c>
       <c r="P8" s="4" t="s">
         <v>2443</v>
       </c>
       <c r="Q8" s="4" t="s">
         <v>2311</v>
       </c>
       <c r="R8" s="4" t="s">
         <v>2444</v>
@@ -28431,51 +28413,51 @@
       </c>
       <c r="B9" s="4" t="s">
         <v>2501</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>2502</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>2503</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>2504</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>2505</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>2506</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>2507</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>2508</v>
       </c>
-      <c r="J9" s="14" t="s">
+      <c r="J9" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>2509</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>2510</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>2511</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>2512</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>2513</v>
       </c>
       <c r="P9" s="4" t="s">
         <v>2514</v>
       </c>
       <c r="Q9" s="4" t="s">
         <v>2515</v>
       </c>
       <c r="R9" s="4" t="s">
         <v>2505</v>
@@ -28733,51 +28715,51 @@
       </c>
       <c r="B10" s="4" t="s">
         <v>2563</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>2564</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>2565</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>2566</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>2105</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>2567</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>2515</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>2568</v>
       </c>
-      <c r="J10" s="14" t="s">
+      <c r="J10" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>2569</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>2569</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>2570</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>2571</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>2572</v>
       </c>
       <c r="P10" s="4" t="s">
         <v>2572</v>
       </c>
       <c r="Q10" s="4" t="s">
         <v>2515</v>
       </c>
       <c r="R10" s="4" t="s">
         <v>2573</v>
@@ -29033,51 +29015,51 @@
       </c>
       <c r="B11" s="4" t="s">
         <v>2625</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>2626</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>2627</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>2627</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>1744</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>1752</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>2507</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>2507</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="11">
         <v>0.5333</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>2628</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>2625</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>2629</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>2630</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>2507</v>
       </c>
       <c r="P11" s="4" t="s">
         <v>2625</v>
       </c>
       <c r="Q11" s="4" t="s">
         <v>2507</v>
       </c>
       <c r="R11" s="4" t="s">
         <v>2507</v>
@@ -29335,51 +29317,51 @@
       </c>
       <c r="B12" s="4" t="s">
         <v>2655</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>2656</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>2657</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>2658</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>2656</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>2659</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>2660</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>2507</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="11">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>2659</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>2661</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>2662</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>2663</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>2659</v>
       </c>
       <c r="P12" s="4" t="s">
         <v>2664</v>
       </c>
       <c r="Q12" s="4" t="s">
         <v>2660</v>
       </c>
       <c r="R12" s="4" t="s">
         <v>2540</v>
@@ -29619,51 +29601,51 @@
       <c r="CS12" s="4" t="s">
         <v>2664</v>
       </c>
       <c r="CT12" s="4" t="s">
         <v>2660</v>
       </c>
       <c r="CU12" s="4" t="s">
         <v>2540</v>
       </c>
       <c r="CV12" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:100" x14ac:dyDescent="0.35">
       <c r="A13" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
-      <c r="J13" s="14"/>
+      <c r="J13" s="11"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4"/>
       <c r="AG13" s="4"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
@@ -29739,51 +29721,51 @@
       </c>
       <c r="B14" s="4" t="s">
         <v>2700</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>2701</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>2702</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>2703</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>2330</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>2704</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>2341</v>
       </c>
       <c r="I14" s="4" t="s">
         <v>2705</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="11">
         <v>1.89E-2</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>2706</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>2707</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>2708</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>2709</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>2710</v>
       </c>
       <c r="P14" s="4" t="s">
         <v>2256</v>
       </c>
       <c r="Q14" s="4" t="s">
         <v>2432</v>
       </c>
       <c r="R14" s="4" t="s">
         <v>2326</v>
@@ -30041,51 +30023,51 @@
       </c>
       <c r="B15" s="4" t="s">
         <v>2756</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>2313</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>2757</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>2758</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>2759</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>2554</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>2589</v>
       </c>
       <c r="I15" s="4" t="s">
         <v>2618</v>
       </c>
-      <c r="J15" s="14" t="s">
+      <c r="J15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>2352</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>2760</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>2761</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>2762</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>2763</v>
       </c>
       <c r="P15" s="4" t="s">
         <v>2256</v>
       </c>
       <c r="Q15" s="4" t="s">
         <v>2764</v>
       </c>
       <c r="R15" s="4" t="s">
         <v>2765</v>
@@ -30327,51 +30309,51 @@
       <c r="CS15" s="4" t="s">
         <v>2416</v>
       </c>
       <c r="CT15" s="4" t="s">
         <v>2334</v>
       </c>
       <c r="CU15" s="4" t="s">
         <v>2340</v>
       </c>
       <c r="CV15" s="4">
         <v>0.26</v>
       </c>
     </row>
     <row r="16" spans="1:100" x14ac:dyDescent="0.35">
       <c r="A16" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
-      <c r="J16" s="14"/>
+      <c r="J16" s="11"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="4"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
       <c r="V16" s="4"/>
       <c r="W16" s="4"/>
       <c r="X16" s="4"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="4"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4"/>
       <c r="AG16" s="4"/>
       <c r="AH16" s="4"/>
       <c r="AI16" s="4"/>
@@ -30447,51 +30429,51 @@
       </c>
       <c r="B17" s="4" t="s">
         <v>2804</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>2805</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>2806</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>2807</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>2105</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>2808</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>2507</v>
       </c>
       <c r="I17" s="4" t="s">
         <v>2809</v>
       </c>
-      <c r="J17" s="14" t="s">
+      <c r="J17" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>2810</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>2811</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>2812</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>2813</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>2814</v>
       </c>
       <c r="P17" s="4" t="s">
         <v>2814</v>
       </c>
       <c r="Q17" s="4" t="s">
         <v>2507</v>
       </c>
       <c r="R17" s="4" t="s">
         <v>2208</v>
@@ -30749,51 +30731,51 @@
       </c>
       <c r="B18" s="4" t="s">
         <v>2853</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>2854</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>2855</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>2856</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>2857</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>2857</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>2858</v>
       </c>
       <c r="I18" s="4" t="s">
         <v>2859</v>
       </c>
-      <c r="J18" s="14" t="s">
+      <c r="J18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>2860</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>2861</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>2862</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>2863</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>2171</v>
       </c>
       <c r="P18" s="4" t="s">
         <v>2864</v>
       </c>
       <c r="Q18" s="4" t="s">
         <v>2112</v>
       </c>
       <c r="R18" s="4" t="s">
         <v>2865</v>
@@ -31051,51 +31033,51 @@
       </c>
       <c r="B19" s="4" t="s">
         <v>2908</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>2909</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>2910</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>2911</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>2912</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>1984</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>2913</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>2742</v>
       </c>
-      <c r="J19" s="14">
+      <c r="J19" s="11">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>2914</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>2915</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>2916</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>2917</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>2918</v>
       </c>
       <c r="P19" s="4" t="s">
         <v>2163</v>
       </c>
       <c r="Q19" s="4" t="s">
         <v>2913</v>
       </c>
       <c r="R19" s="4" t="s">
         <v>1972</v>
@@ -31353,51 +31335,51 @@
       </c>
       <c r="B20" s="4" t="s">
         <v>2163</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>2221</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>2957</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>2958</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>2959</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>2859</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>2107</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>2357</v>
       </c>
-      <c r="J20" s="14" t="s">
+      <c r="J20" s="11" t="s">
         <v>14</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>2944</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>2960</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>2961</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>2962</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>2928</v>
       </c>
       <c r="P20" s="4" t="s">
         <v>2176</v>
       </c>
       <c r="Q20" s="4" t="s">
         <v>2764</v>
       </c>
       <c r="R20" s="4" t="s">
         <v>2579</v>
@@ -31639,51 +31621,51 @@
       <c r="CS20" s="4" t="s">
         <v>1941</v>
       </c>
       <c r="CT20" s="4" t="s">
         <v>2589</v>
       </c>
       <c r="CU20" s="4" t="s">
         <v>2938</v>
       </c>
       <c r="CV20" s="4">
         <v>2.9999999999999997E-4</v>
       </c>
     </row>
     <row r="21" spans="1:100" x14ac:dyDescent="0.35">
       <c r="A21" s="2" t="s">
         <v>182</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
-      <c r="J21" s="14"/>
+      <c r="J21" s="11"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="4"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="4"/>
       <c r="AG21" s="4"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
@@ -31759,51 +31741,51 @@
       </c>
       <c r="B22" s="4" t="s">
         <v>2991</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>1910</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>2992</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>2993</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>2933</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>2994</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>2913</v>
       </c>
       <c r="I22" s="4" t="s">
         <v>2391</v>
       </c>
-      <c r="J22" s="14" t="s">
+      <c r="J22" s="11" t="s">
         <v>14</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>2994</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>2860</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>2995</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>2996</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>2849</v>
       </c>
       <c r="P22" s="4" t="s">
         <v>2867</v>
       </c>
       <c r="Q22" s="4" t="s">
         <v>2913</v>
       </c>
       <c r="R22" s="4" t="s">
         <v>2165</v>
@@ -32061,51 +32043,51 @@
       </c>
       <c r="B23" s="4" t="s">
         <v>2221</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>3026</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>3027</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>3028</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>1897</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>2088</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>2852</v>
       </c>
-      <c r="J23" s="14">
+      <c r="J23" s="11">
         <v>0.1018</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>3029</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>3030</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>3031</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>3024</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>1909</v>
       </c>
       <c r="P23" s="4" t="s">
         <v>2871</v>
       </c>
       <c r="Q23" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="R23" s="4" t="s">
         <v>2880</v>
@@ -32363,51 +32345,51 @@
       </c>
       <c r="B24" s="4" t="s">
         <v>2219</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>3063</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>3064</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>3065</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>2225</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>1973</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>2112</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>2168</v>
       </c>
-      <c r="J24" s="14" t="s">
+      <c r="J24" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>3066</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>3067</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>3068</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>3069</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>1951</v>
       </c>
       <c r="P24" s="4" t="s">
         <v>2163</v>
       </c>
       <c r="Q24" s="4" t="s">
         <v>2115</v>
       </c>
       <c r="R24" s="4" t="s">
         <v>1975</v>
@@ -32649,51 +32631,51 @@
       <c r="CS24" s="4" t="s">
         <v>1938</v>
       </c>
       <c r="CT24" s="4" t="s">
         <v>2107</v>
       </c>
       <c r="CU24" s="4" t="s">
         <v>1972</v>
       </c>
       <c r="CV24" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:100" x14ac:dyDescent="0.35">
       <c r="A25" s="2" t="s">
         <v>220</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
-      <c r="J25" s="14"/>
+      <c r="J25" s="11"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
       <c r="U25" s="4"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
       <c r="X25" s="4"/>
       <c r="Y25" s="4"/>
       <c r="Z25" s="4"/>
       <c r="AA25" s="4"/>
       <c r="AB25" s="4"/>
       <c r="AC25" s="4"/>
       <c r="AD25" s="4"/>
       <c r="AE25" s="4"/>
       <c r="AF25" s="4"/>
       <c r="AG25" s="4"/>
       <c r="AH25" s="4"/>
       <c r="AI25" s="4"/>
@@ -32769,51 +32751,51 @@
       </c>
       <c r="B26" s="4" t="s">
         <v>3102</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>3102</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>3103</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>3104</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>1599</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>1789</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>2311</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>3105</v>
       </c>
-      <c r="J26" s="14" t="s">
+      <c r="J26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>2351</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>3106</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>3107</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>3108</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>2253</v>
       </c>
       <c r="P26" s="4" t="s">
         <v>2409</v>
       </c>
       <c r="Q26" s="4" t="s">
         <v>2764</v>
       </c>
       <c r="R26" s="4" t="s">
         <v>2251</v>
@@ -33071,51 +33053,51 @@
       </c>
       <c r="B27" s="4" t="s">
         <v>1897</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>3060</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>3146</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>3147</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>3148</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>1913</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>2858</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>2349</v>
       </c>
-      <c r="J27" s="14" t="s">
+      <c r="J27" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>2169</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>2900</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>3149</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>3150</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>1946</v>
       </c>
       <c r="P27" s="4" t="s">
         <v>2879</v>
       </c>
       <c r="Q27" s="4" t="s">
         <v>2115</v>
       </c>
       <c r="R27" s="4" t="s">
         <v>1969</v>
@@ -33373,51 +33355,51 @@
       </c>
       <c r="B28" s="4" t="s">
         <v>1690</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>3171</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>3172</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>3173</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>3174</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>2204</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>2540</v>
       </c>
-      <c r="J28" s="14" t="s">
+      <c r="J28" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>2113</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>2804</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>3175</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>3176</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>1696</v>
       </c>
       <c r="P28" s="4" t="s">
         <v>2195</v>
       </c>
       <c r="Q28" s="4" t="s">
         <v>2507</v>
       </c>
       <c r="R28" s="4" t="s">
         <v>2913</v>
@@ -33659,51 +33641,51 @@
       <c r="CS28" s="4" t="s">
         <v>3208</v>
       </c>
       <c r="CT28" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="CU28" s="4" t="s">
         <v>2194</v>
       </c>
       <c r="CV28" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:100" x14ac:dyDescent="0.35">
       <c r="A29" s="2" t="s">
         <v>260</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
-      <c r="J29" s="14"/>
+      <c r="J29" s="11"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
@@ -33779,51 +33761,51 @@
       </c>
       <c r="B30" s="4" t="s">
         <v>3209</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>3210</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>3211</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>3212</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>3213</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>3214</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>2398</v>
       </c>
       <c r="I30" s="4" t="s">
         <v>2494</v>
       </c>
-      <c r="J30" s="14" t="s">
+      <c r="J30" s="11" t="s">
         <v>14</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>3215</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>1592</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>3216</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>3217</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>3218</v>
       </c>
       <c r="P30" s="4" t="s">
         <v>2409</v>
       </c>
       <c r="Q30" s="4" t="s">
         <v>2398</v>
       </c>
       <c r="R30" s="4" t="s">
         <v>3219</v>
@@ -34081,51 +34063,51 @@
       </c>
       <c r="B31" s="4" t="s">
         <v>1733</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>3263</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>3264</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>3265</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>3266</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>1727</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>2112</v>
       </c>
-      <c r="J31" s="14" t="s">
+      <c r="J31" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>3267</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>3268</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>3269</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>3270</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>3271</v>
       </c>
       <c r="P31" s="4" t="s">
         <v>1713</v>
       </c>
       <c r="Q31" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="R31" s="4" t="s">
         <v>2357</v>
@@ -34383,51 +34365,51 @@
       </c>
       <c r="B32" s="4" t="s">
         <v>2810</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>2824</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>3307</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>3308</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>3309</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>2612</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>2194</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>2515</v>
       </c>
-      <c r="J32" s="14" t="s">
+      <c r="J32" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>3310</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>3311</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>3312</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>3313</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>3177</v>
       </c>
       <c r="P32" s="4" t="s">
         <v>3314</v>
       </c>
       <c r="Q32" s="4" t="s">
         <v>2515</v>
       </c>
       <c r="R32" s="4" t="s">
         <v>2540</v>
@@ -34669,51 +34651,51 @@
       <c r="CS32" s="4" t="s">
         <v>2573</v>
       </c>
       <c r="CT32" s="4" t="s">
         <v>3180</v>
       </c>
       <c r="CU32" s="4" t="s">
         <v>2507</v>
       </c>
       <c r="CV32" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:100" x14ac:dyDescent="0.35">
       <c r="A33" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
-      <c r="J33" s="14"/>
+      <c r="J33" s="11"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
       <c r="U33" s="4"/>
       <c r="V33" s="4"/>
       <c r="W33" s="4"/>
       <c r="X33" s="4"/>
       <c r="Y33" s="4"/>
       <c r="Z33" s="4"/>
       <c r="AA33" s="4"/>
       <c r="AB33" s="4"/>
       <c r="AC33" s="4"/>
       <c r="AD33" s="4"/>
       <c r="AE33" s="4"/>
       <c r="AF33" s="4"/>
       <c r="AG33" s="4"/>
       <c r="AH33" s="4"/>
       <c r="AI33" s="4"/>
@@ -34789,51 +34771,51 @@
       </c>
       <c r="B34" s="4" t="s">
         <v>3344</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>3345</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>3346</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>3347</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>3348</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>3348</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>2764</v>
       </c>
       <c r="I34" s="4" t="s">
         <v>1980</v>
       </c>
-      <c r="J34" s="14" t="s">
+      <c r="J34" s="11" t="s">
         <v>14</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>3349</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>3350</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>3351</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>3352</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>3353</v>
       </c>
       <c r="P34" s="4" t="s">
         <v>3275</v>
       </c>
       <c r="Q34" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="R34" s="4" t="s">
         <v>3354</v>
@@ -35091,51 +35073,51 @@
       </c>
       <c r="B35" s="4" t="s">
         <v>2348</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>3387</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>3388</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>3389</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>2756</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>2428</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>2327</v>
       </c>
       <c r="I35" s="4" t="s">
         <v>1953</v>
       </c>
-      <c r="J35" s="14">
+      <c r="J35" s="11">
         <v>2.47E-2</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>3390</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>3391</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>3392</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>3393</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>2615</v>
       </c>
       <c r="P35" s="4" t="s">
         <v>2428</v>
       </c>
       <c r="Q35" s="4" t="s">
         <v>2115</v>
       </c>
       <c r="R35" s="4" t="s">
         <v>2852</v>
@@ -35393,51 +35375,51 @@
       </c>
       <c r="B36" s="4" t="s">
         <v>3026</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>2223</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>3434</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>3435</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>3019</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>2849</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="I36" s="4" t="s">
         <v>1953</v>
       </c>
-      <c r="J36" s="6">
+      <c r="J36" s="5">
         <v>0.52729999999999999</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>3148</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>3436</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>3437</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>3438</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>3377</v>
       </c>
       <c r="P36" s="4" t="s">
         <v>2232</v>
       </c>
       <c r="Q36" s="4" t="s">
         <v>2589</v>
       </c>
       <c r="R36" s="4" t="s">
         <v>2984</v>
@@ -35669,89 +35651,92 @@
       </c>
       <c r="CP36" s="4" t="s">
         <v>3460</v>
       </c>
       <c r="CQ36" s="4" t="s">
         <v>3461</v>
       </c>
       <c r="CR36" s="4" t="s">
         <v>1913</v>
       </c>
       <c r="CS36" s="4" t="s">
         <v>3055</v>
       </c>
       <c r="CT36" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="CU36" s="4" t="s">
         <v>2096</v>
       </c>
       <c r="CV36" s="4">
         <v>0.54890000000000005</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BD3:BK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="CN3:CU3"/>
     <mergeCell ref="AU3:BB3"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="K3:R3"/>
     <mergeCell ref="T3:AA3"/>
     <mergeCell ref="AC3:AJ3"/>
     <mergeCell ref="AL3:AS3"/>
+    <mergeCell ref="BD3:BK3"/>
+    <mergeCell ref="BM3:BT3"/>
+    <mergeCell ref="BV3:CC3"/>
+    <mergeCell ref="CE3:CL3"/>
+    <mergeCell ref="CN3:CU3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2360C533-BBA2-479E-9440-619D16D8F913}">
   <dimension ref="A1:AG37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="4" max="4" width="21.36328125" customWidth="1"/>
+    <col min="6" max="6" width="11.54296875" customWidth="1"/>
+    <col min="7" max="7" width="10.7265625" customWidth="1"/>
+    <col min="8" max="8" width="15.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>4354</v>
+    <row r="1" spans="1:33" s="20" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="20" t="s">
+        <v>4351</v>
       </c>
     </row>
-    <row r="2" spans="1:33" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>4355</v>
+    <row r="2" spans="1:33" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="28" t="s">
+        <v>4365</v>
       </c>
     </row>
     <row r="3" spans="1:33" x14ac:dyDescent="0.35">
       <c r="B3" s="18" t="s">
         <v>3462</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="F3" s="18" t="s">
         <v>3463</v>
       </c>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="J3" s="18" t="s">
         <v>3464</v>
       </c>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="N3" s="18" t="s">
         <v>3465</v>
       </c>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="R3" s="18" t="s">
         <v>3466</v>
@@ -38438,68 +38423,68 @@
       </c>
       <c r="AG37">
         <v>0.32129999999999997</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AD3:AF3"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="R3:T3"/>
     <mergeCell ref="V3:X3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DA85554-C69B-461E-A0EF-252FD90E577F}">
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3:C3"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="31.08984375" customWidth="1"/>
     <col min="2" max="2" width="12.453125" customWidth="1"/>
     <col min="3" max="3" width="11.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>4357</v>
+    <row r="1" spans="1:31" s="20" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="20" t="s">
+        <v>4352</v>
       </c>
     </row>
-    <row r="2" spans="1:31" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>4356</v>
+    <row r="2" spans="1:31" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="28" t="s">
+        <v>4366</v>
       </c>
     </row>
     <row r="3" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A3" s="4"/>
       <c r="B3" s="17" t="s">
         <v>3985</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="4"/>
       <c r="E3" s="17" t="s">
         <v>3986</v>
       </c>
       <c r="F3" s="17"/>
       <c r="G3" s="4"/>
       <c r="H3" s="17" t="s">
         <v>3987</v>
       </c>
       <c r="I3" s="17"/>
       <c r="J3" s="4"/>
       <c r="K3" s="17" t="s">
         <v>3988</v>
       </c>
       <c r="L3" s="17"/>
       <c r="M3" s="4"/>
       <c r="N3" s="17" t="s">
@@ -41311,59 +41296,50 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Who xmlns="dc7d8fd0-54b2-4982-85b3-30a60c74a448">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Who>
     <Image xmlns="dc7d8fd0-54b2-4982-85b3-30a60c74a448" xsi:nil="true"/>
     <Details xmlns="dc7d8fd0-54b2-4982-85b3-30a60c74a448" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dc7d8fd0-54b2-4982-85b3-30a60c74a448">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="83736ea1-223a-4380-8e48-daff45fb0e39" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010032AA893F8E540440AC9AF25F96CC2813" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8e632f109eb1e588c497ea135b748741">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dc7d8fd0-54b2-4982-85b3-30a60c74a448" xmlns:ns3="83736ea1-223a-4380-8e48-daff45fb0e39" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7f1923b23bcc39273496c724e965c85e" ns2:_="" ns3:_="">
     <xsd:import namespace="dc7d8fd0-54b2-4982-85b3-30a60c74a448"/>
     <xsd:import namespace="83736ea1-223a-4380-8e48-daff45fb0e39"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -41614,90 +41590,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23B564D7-EEF3-4589-9D29-63F64643E21F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="dc7d8fd0-54b2-4982-85b3-30a60c74a448"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="83736ea1-223a-4380-8e48-daff45fb0e39"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E096276-E642-4120-85C8-109FD9F28D37}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18D7780F-5A57-46C6-A7BC-BFB45F519A13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dc7d8fd0-54b2-4982-85b3-30a60c74a448"/>
     <ds:schemaRef ds:uri="83736ea1-223a-4380-8e48-daff45fb0e39"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E096276-E642-4120-85C8-109FD9F28D37}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Table of Contents</vt:lpstr>
       <vt:lpstr>Table 1</vt:lpstr>
       <vt:lpstr>Table 2</vt:lpstr>
       <vt:lpstr>Table 3</vt:lpstr>